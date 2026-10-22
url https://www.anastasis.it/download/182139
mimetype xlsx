--- v0 (2026-07-11)
+++ v1 (2026-10-22)
@@ -1,91 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
   <Override PartName="/xl/richData/richValueRel.xml" ContentType="application/vnd.ms-excel.richvaluerel+xml"/>
   <Override PartName="/xl/richData/rdrichvalue.xml" ContentType="application/vnd.ms-excel.rdrichvalue+xml"/>
   <Override PartName="/xl/richData/rdrichvaluestructure.xml" ContentType="application/vnd.ms-excel.rdrichvaluestructure+xml"/>
   <Override PartName="/xl/richData/rdRichValueTypes.xml" ContentType="application/vnd.ms-excel.rdrichvaluetypes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30602"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\Drive condivisi\Commerciale e marketing Anastasis\Matrici\2026\07 Luglio\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA743BE1-317C-40AE-9160-00DD673A50BB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{417841A1-9E97-4CBF-8F1C-0EC60E681EF6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="1605" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Prodotti" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029" iterateDelta="1E-4"/>
+  <calcPr calcId="191028" iterateDelta="1E-4"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="H70" i="1" l="1"/>
+  <c r="H14" i="1" l="1"/>
+  <c r="H70" i="1"/>
   <c r="I70" i="1" s="1"/>
   <c r="H69" i="1"/>
   <c r="I69" i="1" s="1"/>
   <c r="H68" i="1"/>
   <c r="I68" i="1" s="1"/>
   <c r="H67" i="1"/>
   <c r="I67" i="1" s="1"/>
   <c r="H236" i="1"/>
   <c r="I236" i="1" s="1"/>
   <c r="H235" i="1"/>
   <c r="I235" i="1" s="1"/>
   <c r="H234" i="1"/>
   <c r="I234" i="1" s="1"/>
   <c r="H233" i="1"/>
   <c r="I233" i="1" s="1"/>
   <c r="H232" i="1"/>
   <c r="I232" i="1" s="1"/>
   <c r="H231" i="1"/>
   <c r="I231" i="1" s="1"/>
   <c r="H230" i="1"/>
   <c r="I230" i="1" s="1"/>
   <c r="H229" i="1"/>
   <c r="I229" i="1" s="1"/>
   <c r="H228" i="1"/>
   <c r="I228" i="1" s="1"/>
@@ -485,92 +489,108 @@
   <c r="I27" i="1" s="1"/>
   <c r="H26" i="1"/>
   <c r="I26" i="1" s="1"/>
   <c r="H25" i="1"/>
   <c r="I25" i="1" s="1"/>
   <c r="H24" i="1"/>
   <c r="I24" i="1" s="1"/>
   <c r="H23" i="1"/>
   <c r="I23" i="1" s="1"/>
   <c r="H22" i="1"/>
   <c r="I22" i="1" s="1"/>
   <c r="H21" i="1"/>
   <c r="I21" i="1" s="1"/>
   <c r="H20" i="1"/>
   <c r="I20" i="1" s="1"/>
   <c r="H19" i="1"/>
   <c r="I19" i="1" s="1"/>
   <c r="H18" i="1"/>
   <c r="I18" i="1" s="1"/>
   <c r="H17" i="1"/>
   <c r="I17" i="1" s="1"/>
   <c r="H16" i="1"/>
   <c r="I16" i="1" s="1"/>
   <c r="H15" i="1"/>
   <c r="I15" i="1" s="1"/>
-  <c r="H14" i="1"/>
-  <c r="I14" i="1" s="1"/>
+  <c r="I14" i="1"/>
   <c r="C11" i="1" l="1"/>
   <c r="C9" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata">
   <metadataTypes count="1">
     <metadataType name="XLRICHVALUE" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1"/>
   </metadataTypes>
   <futureMetadata name="XLRICHVALUE" count="1">
     <bk>
       <extLst>
         <ext uri="{3e2802c4-a4d2-4d8b-9148-e3be6c30e623}">
           <xlrd:rvb i="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <valueMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </valueMetadata>
 </metadata>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1318" uniqueCount="520">
   <si>
+    <t>https://www.anastasis.it/scuola/       CHIAMA: 051 2962121          SCRIVI: info@anastasis.it </t>
+  </si>
+  <si>
     <t>CATALOGO ANASTASIS CON CODICI MEPA</t>
   </si>
   <si>
     <t>PREVISIONE COSTI</t>
   </si>
   <si>
     <t>verifica sempre la spesa con un preventivo ufficiale prima di impegnarti per evitare errori - prezzi soggetti a variazioni</t>
   </si>
   <si>
     <t xml:space="preserve">Spesa massima consentita </t>
+  </si>
+  <si>
+    <r>
+      <t>◄</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="14"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> INSERISCI LA SPESA MASSIMA CONSENTITA</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">Finanziamento residuo </t>
   </si>
   <si>
     <t xml:space="preserve"> Vedrai il finanziamento residuo qui</t>
   </si>
   <si>
     <t xml:space="preserve">TOTALE SPESA </t>
   </si>
   <si>
     <t>Vedrai la spesa totale prevista qui</t>
   </si>
   <si>
     <t>INSERISCI QUANTITÀ</t>
   </si>
   <si>
     <t>▼</t>
   </si>
   <si>
     <t>TIPO DI PRODOTTO</t>
   </si>
   <si>
     <t>PRODOTTO DA</t>
   </si>
@@ -613,3615 +633,3779 @@
       <rPr>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <rFont val="Arial Rounded MT Bold"/>
         <charset val="1"/>
       </rPr>
       <t>IVA INCLUSA</t>
     </r>
   </si>
   <si>
     <t>TOTALE PRODOTTO</t>
   </si>
   <si>
     <t>LINK AL SITO</t>
   </si>
   <si>
     <t>SOFTWARE ONLINE</t>
   </si>
   <si>
     <t>ANASTASIS</t>
   </si>
   <si>
     <t>16001-SMX-30</t>
   </si>
   <si>
-    <t>https://www.anastasis.it/supermappex/scuola/</t>
-[...1020 lines deleted...]
-      <t xml:space="preserve">SW "ePico!" vers. BASE - Licenza </t>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
-      <t xml:space="preserve">QUINQUENNALE </t>
+      <t>1 classe fino a 30 studenti + 2.000 crediti AI</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
-      <t>- Software Compensativo</t>
-[...68 lines deleted...]
-      <t>1 classe fino a 30 studenti</t>
+      <t xml:space="preserve"> all'anno</t>
     </r>
   </si>
   <si>
     <r>
       <t>Pacchetto</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> 365 giorni</t>
     </r>
   </si>
   <si>
-    <r>
+    <t>https://www.anastasis.it/supermappex/scuola/</t>
+  </si>
+  <si>
+    <t>16001-SMX-30-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>1 classe fino a 30 studenti - 2 anni</t>
+      <t>1 classe fino a 30 studenti - 2 anni + 2.000 crediti AI all'anno</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pacchetto </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>biennale</t>
     </r>
   </si>
   <si>
-    <r>
+    <t>16001-SMX-30-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>1 classe fino a 30 studenti - 3 anni</t>
+      <t>1 classe fino a 30 studenti - 3 anni + 2.000 crediti AI all'anno</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pacchetto </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>triennale</t>
     </r>
   </si>
   <si>
-    <r>
+    <t>16001-SMX-150</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t>SMX studio modulo mappe -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> Licenza valida fino a 150 studenti</t>
+      <t xml:space="preserve"> Licenza valida fino a 150 studenti + 4.000 crediti AI all'anno</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Pacchetto </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>365 giorni</t>
     </r>
   </si>
   <si>
-    <r>
+    <t>16001-SMX-150-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t>SMX studio modulo mappe -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> Pacchetto 150 licenze - 2 anni</t>
-[...3 lines deleted...]
-    <r>
+      <t xml:space="preserve"> Pacchetto 150 licenze - 2 anni + 4.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-150-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>Pacchetto 150 licenze - 3 anni</t>
-[...3 lines deleted...]
-    <r>
+      <t>Pacchetto 150 licenze - 3 anni + 4.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-300</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t>SMX studio modulo mappe -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> Licenza valida fino a 300 studenti</t>
-[...3 lines deleted...]
-    <r>
+      <t xml:space="preserve"> Licenza valida fino a 300 studenti + 6.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-300-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t>SMX studio modulo mappe -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> Pacchetto 300 licenze - 2 anni</t>
-[...3 lines deleted...]
-    <r>
+      <t xml:space="preserve"> Pacchetto 300 licenze - 2 anni + 6.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-300-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>Pacchetto 300 licenze - 3 anni</t>
-[...3 lines deleted...]
-    <r>
+      <t>Pacchetto 300 licenze - 3 anni + 6.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-600</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>Licenza valida fino a 600 studenti</t>
-[...3 lines deleted...]
-    <r>
+      <t>Licenza valida fino a 600 studenti + 10.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-600-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>Pacchetto 600 licenze - 2 anni</t>
-[...3 lines deleted...]
-    <r>
+      <t>Pacchetto 600 licenze - 2 anni + 10.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-600-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>Pacchetto 600 licenze - 3 anni</t>
-[...3 lines deleted...]
-    <r>
+      <t>Pacchetto 600 licenze - 3 anni + 10.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-ALLINC</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>Licenza illimitata</t>
-[...3 lines deleted...]
-    <r>
+      <t>Licenza illimitata + 12.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-ALLINC-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">SMX studio modulo mappe - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>Licenza illimitata - 2 anni</t>
-[...3 lines deleted...]
-    <r>
+      <t>Licenza illimitata - 2 anni + 12.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMX-ALLINC-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t>SMX studio modulo mappe -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> Licenza illimitata - 3 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> Licenza illimitata - 3 anni + 12.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-01-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 1 anno</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">5 account </t>
+      <t xml:space="preserve">1 account </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">SMX Studio </t>
+      <t>SMX Studio -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>- 1 anno</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> 1 anno + 1.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/smx-studio/</t>
+  </si>
+  <si>
+    <t>16001-SMXS-05-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>1 anno</t>
-[...4 lines deleted...]
-      <t>20 account</t>
+      <t xml:space="preserve">5 account </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> SMX Studio - </t>
+      <t xml:space="preserve">SMX Studio </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>1 anno</t>
-[...14 lines deleted...]
-    </r>
+      <t>- 1 anno + 2.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-10-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 1 anno</t>
-[...4 lines deleted...]
-      <t>150 account</t>
+      <t>10 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> SMX Studio -</t>
+      <t xml:space="preserve"> SMX Studio - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 1 anno</t>
-[...14 lines deleted...]
-    </r>
+      <t>1 anno + 4.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-20-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 1 anno</t>
-[...4 lines deleted...]
-      <t>600 account</t>
+      <t>20 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> SMX Studio -</t>
+      <t xml:space="preserve"> SMX Studio - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 1 anno</t>
-[...14 lines deleted...]
-    </r>
+      <t>1 anno + 7.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-30-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 1 anno</t>
-[...4 lines deleted...]
-      <t>1 account</t>
+      <t>30 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> SMX Studio - </t>
+      <t xml:space="preserve"> SMX Studio -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>2 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> 1 anno + 10.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-150-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>2 anni</t>
-[...4 lines deleted...]
-      <t>10 account</t>
+      <t>150 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> SMX Studio - </t>
+      <t xml:space="preserve"> SMX Studio -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>2 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> 1 anno + 15.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-300-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2 anni</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">30 account </t>
+      <t>300 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">SMX Studio - </t>
+      <t xml:space="preserve"> SMX Studio -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>2 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> 1 anno + 20.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-600-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2 anni</t>
-[...4 lines deleted...]
-      <t>300 account</t>
+      <t>600 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> SMX Studio -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 2 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> 1 anno + 24.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-ALL-1A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>2 anni</t>
-[...3 lines deleted...]
-    <r>
       <t>Istituto scolastico</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> SMX Studio - </t>
+      <t xml:space="preserve"> SMX Studio -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>2 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> 1 anno + 27.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-01-2A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>3 anni</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">5 account </t>
+      <t>1 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">SMX Studio - </t>
+      <t xml:space="preserve"> SMX Studio - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>3 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t>2 anni + 1.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-05-2A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>3 anni</t>
-[...4 lines deleted...]
-      <t>20 account</t>
+      <t>5 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
       <t xml:space="preserve"> SMX Studio - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>3 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t>2 anni + 2.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-10-2A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>3 anni</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">150 account </t>
+      <t>10 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve">SMX Studio - </t>
+      <t xml:space="preserve"> SMX Studio - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>3 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t>2 anni + 4.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-20-2A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 3 anni</t>
-[...4 lines deleted...]
-      <t>600 account</t>
+      <t>20 account</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> SMX Studio - </t>
+      <t xml:space="preserve"> SMX Studio -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t>3 anni</t>
-[...14 lines deleted...]
-    </r>
+      <t xml:space="preserve"> 2 anni + 7.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-30-2A</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
-        <charset val="1"/>
       </rPr>
-      <t xml:space="preserve"> 3 anni</t>
-    </r>
+      <t xml:space="preserve">30 account </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>2 anni + 10.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-150-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>150 account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> 2 anni + 15.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-300-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>300 account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> 2 anni + 20.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-600-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>600 account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>2 anni + 24.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-ALL-2A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>Istituto scolastico</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>2 anni + 27.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-01-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">1 account </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>3 anni + 1.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-05-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">5 account </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>3 anni + 2.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-10-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>10 account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>3 anni + 4.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-20-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>20 account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>3 anni + 7.500 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-30-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>30 account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>3 anni + 10.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-150-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">150 account </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>3 anni + 15.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-300-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">300 account </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>SMX Studio -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> 3 anni + 20.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-600-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>600 account</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> SMX Studio - </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>3 anni + 24.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>16001-SMXS-ALL-3A</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve">Istituto scolastico </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t>SMX Studio -</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
+      <t xml:space="preserve"> 3 anni + 27.000 crediti AI all'anno</t>
+    </r>
+  </si>
+  <si>
+    <t>15001-INT-IPPTSC-100</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Intempo - KIT COMPLETO PRE-POT-POST </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">100 bambini </t>
     </r>
   </si>
   <si>
+    <t>https://www.anastasis.it/intempo/intempo-scuola/</t>
+  </si>
+  <si>
+    <t>15001-INT-IPPTSC-25</t>
+  </si>
+  <si>
     <r>
       <t>Intempo - KIT COMPLETO PRE-POT-POST</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 25 bambini</t>
     </r>
   </si>
   <si>
+    <t>15001-INT-IPPTSC-50</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Intempo - KIT COMPLETO PRE-POT-POST </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>50 bambini</t>
     </r>
   </si>
   <si>
+    <t>15001-INT-IPSC-120</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">InTempo - Kit identificazione precoce Basic </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>50 accessi</t>
     </r>
   </si>
   <si>
+    <t>15001-INT-IPSC-240</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">InTempo - Kit identificazione precoce Medium </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>100 accessi</t>
     </r>
   </si>
   <si>
+    <t>15001-INT-IPSC-330</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">InTempo - Kit identificazione precoce Large </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>330 accessi</t>
     </r>
   </si>
   <si>
+    <t>15001-INT-IPSC-35</t>
+  </si>
+  <si>
     <r>
       <t>InTempo - Kit identificazione precoce singola classe</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 25 accessi</t>
     </r>
   </si>
   <si>
+    <t>15001-INT-PTSC-10</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">InTempo - Kit potenziamento singola classe </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>10 accessi</t>
     </r>
   </si>
   <si>
-    <r>
+    <t>15001-INT-PTSC-25</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+      </rPr>
       <t xml:space="preserve">InTempo - Kit potenziamento Basic </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
+        <color rgb="FF000000"/>
         <rFont val="Arial"/>
-        <family val="2"/>
       </rPr>
       <t>25 accessi</t>
     </r>
+  </si>
+  <si>
+    <t>15001-INT-PTSC-260</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">InTempo - Kit potenziamento Large </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>260 accessi</t>
     </r>
   </si>
   <si>
+    <t>15001-INT-PTSC-50</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">InTempo - Kit potenziamento Medium </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>50 accessi</t>
     </r>
   </si>
   <si>
+    <t>20002-ELLI-05</t>
+  </si>
+  <si>
     <r>
       <t>SW - Il Mondo degli Elli -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 5 percorsi individuali</t>
     </r>
   </si>
   <si>
+    <t>Formazione inclusa per 2 insegnati/ clinici/ operatori</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/mondo-elli/</t>
+  </si>
+  <si>
+    <t>20002-ELLI-10</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW - Il Mondo degli Elli - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>10 percorsi individuali</t>
     </r>
   </si>
   <si>
+    <t>Formazione inclusa per 3 insegnati/ clinici/ operatori</t>
+  </si>
+  <si>
+    <t>20002-ELLI-18</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW - Il Mondo degli Elli - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>18 percorsi individuali</t>
     </r>
   </si>
   <si>
+    <t>Formazione inclusa per 4 insegnati/ clinici/ operatori</t>
+  </si>
+  <si>
+    <t>20002-ELLI-25</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW - Il Mondo degli Elli - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>25 percorsi individuali</t>
     </r>
+  </si>
+  <si>
+    <t>Formazione inclusa per 5 insegnati/ clinici/ operatori</t>
+  </si>
+  <si>
+    <t>20001-ELLI-05</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">IL MONDO DEGLI ELLI - fino a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>5 classi</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Formazione inclusa per 10 docenti </t>
+  </si>
+  <si>
+    <t>20001-ELLI-10</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">IL MONDO DEGLI ELLI - fino a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>10 classi</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Formazione inclusa per 20 docenti </t>
+  </si>
+  <si>
+    <t>20001-ELLI-18</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">IL MONDO DEGLI ELLI - fino a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>18 classi</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Formazione inclusa per 36 docenti </t>
+  </si>
+  <si>
+    <t>20001-ELLI-25</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">IL MONDO DEGLI ELLI - fino a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <charset val="1"/>
       </rPr>
       <t>25 classi</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">Formazione inclusa per 50 docenti </t>
+  </si>
+  <si>
+    <t>SOFTWARE</t>
+  </si>
+  <si>
+    <t>EPI3A01WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. BASE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> -Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza  - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/epico/</t>
+  </si>
+  <si>
+    <t>EPI3A01WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza - 1 voce ReadSpeaker Gaia</t>
+  </si>
+  <si>
+    <t>EPI3A01WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza - 2 voci ReadSpeaker Gaia+Kayla</t>
+  </si>
+  <si>
+    <t>EPI3A01WITUKDE</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK DE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza - 3 voci ReadSpeaker Gaia+Kayla+Marius</t>
+  </si>
+  <si>
+    <t>EPI3A01WITUKES</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK ES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza - 3 voci ReadSpeaker Gaia+Kayla+Isabel</t>
+  </si>
+  <si>
+    <t>EPI3A01WITUKFR</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK FR - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza - 3 voci ReadSpeaker Gaia+Kayla+Marie</t>
+  </si>
+  <si>
+    <t>EPI3A03WBAS</t>
+  </si>
+  <si>
+    <t>3 Licenze Educational - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>EPI3A03WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT - Licenza  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>3 Licenze Educational - 1 voce ReadSpeaker Gaia</t>
+  </si>
+  <si>
+    <t>EPI3A03WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK - Licenza  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>3 Licenze Educational - 2 voci ReadSpeaker Gaia+Kayla</t>
+  </si>
+  <si>
+    <t>EPI3A03WITUKDE</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK DE - Licenza  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>3 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marius</t>
+  </si>
+  <si>
+    <t>EPI3A03WITUKES</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK ES - Licenza  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>3 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Isabel</t>
+  </si>
+  <si>
+    <t>EPI3A03WITUKFR</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!"vers. IT UK FR - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>3 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marie</t>
+  </si>
+  <si>
+    <t>EPI3A06WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. BASE - licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> -Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>6 Licenze Educational - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>EPI3A06WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>6 Licenze Educational - 1 voce ReadSpeaker Gaia</t>
+  </si>
+  <si>
+    <t>EPI3A06WITUK</t>
+  </si>
+  <si>
+    <t>6 Licenze Educational - 2 voci ReadSpeaker Gaia+Kayla</t>
+  </si>
+  <si>
+    <t>EPI3A06WITUKDE</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK DE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>6 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marius</t>
+  </si>
+  <si>
+    <t>EPI3A06WITUKES</t>
+  </si>
+  <si>
+    <t>6 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Isabel</t>
+  </si>
+  <si>
+    <t>EPI3A06WITUKFR</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK FR - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>6 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marie</t>
+  </si>
+  <si>
+    <t>EPI3A09WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. BASE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> -Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>9 Licenze Educational - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>EPI3A09WIT</t>
+  </si>
+  <si>
+    <t>9 Licenze Educational - 1 voce ReadSpeaker Gaia</t>
+  </si>
+  <si>
+    <t>EPI3A09WITUK</t>
+  </si>
+  <si>
     <r>
       <t>SW "ePico!" vers. IT UK - Licenza</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>9 Licenze Educational - 2 voci ReadSpeaker Gaia+Kayla</t>
+  </si>
+  <si>
+    <t>EPI3A09WITUKDE</t>
+  </si>
+  <si>
+    <t>9 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marius</t>
+  </si>
+  <si>
+    <t>EPI3A09WITUKES</t>
+  </si>
+  <si>
     <r>
       <t>SW "ePico!" vers. IT UK ES - Licenza</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>9 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Isabel</t>
+  </si>
+  <si>
+    <t>EPI3A09WITUKFR</t>
+  </si>
+  <si>
+    <t>9 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marie</t>
+  </si>
+  <si>
+    <t>EPI3A12WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. BASE - Licenza  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> -Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>12 Licenze Educational - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>EPI3A12WIT</t>
+  </si>
+  <si>
+    <t>12 Licenze Educational - 1 voce ReadSpeaker Gaia</t>
+  </si>
+  <si>
+    <t>EPI3A12WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>12 Licenze Educational - 2 voci ReadSpeaker Gaia+Kayla</t>
+  </si>
+  <si>
+    <t>EPI3A12WITUKDE</t>
+  </si>
+  <si>
+    <t>12 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marius</t>
+  </si>
+  <si>
+    <t>EPI3A12WITUKES</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK ES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>12 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Isabel</t>
+  </si>
+  <si>
+    <t>EPI3A12WITUKFR</t>
+  </si>
+  <si>
+    <t>12 Licenze Educational - 3 voci ReadSpeaker Gaia+Kayla+Marie</t>
+  </si>
+  <si>
+    <t>EPI5A01WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. BASE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>EPI5A01WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza  - 1 voce ReadSpeaker Gaia</t>
+  </si>
+  <si>
+    <t>EPI5A01WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>EPI5A01WITUKDE</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK DE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>EPI5A01WITUKES</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK ES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>EPI5A01WITUKFR</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK FR - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza  - 3 voci ReadSpeaker Gaia+Kayla+Marie</t>
+  </si>
+  <si>
+    <t>EPI5A03WBAS</t>
+  </si>
+  <si>
+    <t>EPI5A03WIT</t>
+  </si>
+  <si>
+    <t>EPI5A03WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>EPI5A03WITUKDE</t>
+  </si>
+  <si>
+    <t>EPI5A03WITUKES</t>
+  </si>
+  <si>
+    <t>EPI5A03WITUKFR</t>
+  </si>
+  <si>
+    <t>EPI5A06WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. BASE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> -Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>EPI5A06WIT</t>
+  </si>
+  <si>
+    <t>EPI5A06WITUK</t>
+  </si>
+  <si>
+    <t>EPI5A06WITUKDE</t>
+  </si>
+  <si>
+    <t>EPI5A06WITUKES</t>
+  </si>
+  <si>
+    <t>EPI5A06WITUKFR</t>
+  </si>
+  <si>
+    <t>EPI5A09WBAS</t>
+  </si>
+  <si>
+    <t>EPI5A09WIT</t>
+  </si>
+  <si>
+    <t>EPI5A09WITUK</t>
+  </si>
+  <si>
+    <t>EPI5A09WITUKDE</t>
+  </si>
+  <si>
+    <t>EPI5A09WITUKES</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!" vers. IT UK ES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>EPI5A09WITUKFR</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "ePico!"vers. IT UK FR - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">SW "ePico!" vers. IT UK DE - Licenza </t>
+    <t>EPI5A12WBAS</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SW "ePico!" vers. BASE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">QUINQUENNALE </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">SW "ePico!" vers. IT UK ES - Licenza </t>
+    <t>EPI5A12WIT</t>
+  </si>
+  <si>
+    <t>EPI5A12WITUK</t>
+  </si>
+  <si>
+    <t>EPI5A12WITUKDE</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SW "ePico!" vers. IT UK DE - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">QUINQUENNALE </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">SW "ePico!" vers. IT UK FR - Licenza </t>
+    <t>EPI5A12WITUKES</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SW "ePico!" vers. IT UK ES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">QUINQUENNALE </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>EPI5A12WITUKFR</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">SW "ePico!" vers. IT UK FR - Licenza </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">QUINQUENNALE </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>- Software Compensativo</t>
+    </r>
+  </si>
+  <si>
+    <t>EVO3A01W</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "SUPERMAPPE EVO" - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">TRIENNALE </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">1 Licenza </t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/supermappe-evo/</t>
+  </si>
+  <si>
+    <t>EVO3A03W</t>
+  </si>
+  <si>
+    <t>3 Licenze Educational</t>
+  </si>
+  <si>
+    <t>EVO3A06W</t>
+  </si>
+  <si>
+    <t>6 Licenze Educational</t>
+  </si>
+  <si>
+    <t>EVO3A09W</t>
+  </si>
+  <si>
+    <t>9 Licenze Educational</t>
+  </si>
+  <si>
+    <t>EVO3A12W</t>
+  </si>
+  <si>
+    <t>12 Licenze Educational</t>
+  </si>
+  <si>
+    <t>EVO5A01W</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "SUPERMAPPE EVO" - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">QUINQUENNALE </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>1 Licenza</t>
+  </si>
+  <si>
+    <t>EVO5A03W</t>
+  </si>
+  <si>
+    <t>EVO5A06W</t>
+  </si>
+  <si>
+    <t>EVO5A09W</t>
+  </si>
+  <si>
+    <t>EVO5A12W</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW "SUPERMAPPE EVO" - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A1WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. BASE + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>https://www.anastasis.it/prodotti/geco-bes/</t>
+  </si>
+  <si>
+    <t>GECKITBES3A1WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT + Kit materiali BES - Licenza  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A1WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT UK + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A3WBAS</t>
+  </si>
+  <si>
+    <t>GECKITBES3A3WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A3WITUK</t>
+  </si>
+  <si>
+    <t>GECKITBES3A6WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. BASE + Kit materiali BES - Licenza  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A6WIT</t>
+  </si>
+  <si>
+    <t>GECKITBES3A6WITUK</t>
+  </si>
+  <si>
+    <t>GECKITBES3A9WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. BASE + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A9WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A9WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT UK + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A12WBAS</t>
+  </si>
+  <si>
     <r>
       <t>SW Geco vers. BASE + Kit materiali BES - Licenza</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES3A12WIT</t>
+  </si>
+  <si>
+    <t>GECKITBES3A12WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT UK + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">TRIENNALE </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>- Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES5A1WBAS</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. BASE + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES5A1WIT</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES5A1WITUK</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Geco vers. IT UK + Kit materiali BES - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>GECKITBES5A3WBAS</t>
+  </si>
+  <si>
+    <t>GECKITBES5A3WIT</t>
+  </si>
+  <si>
+    <t>GECKITBES5A3WITUK</t>
+  </si>
+  <si>
+    <t>GECKITBES5A6WBAS</t>
+  </si>
+  <si>
+    <t>GECKITBES5A6WIT</t>
+  </si>
+  <si>
+    <t>GECKITBES5A6WITUK</t>
+  </si>
+  <si>
+    <t>GECKITBES5A9WBAS</t>
+  </si>
+  <si>
+    <t>GECKITBES5A9WIT</t>
+  </si>
+  <si>
+    <t>GECKITBES5A9WITUK</t>
+  </si>
+  <si>
+    <t>GECKITBES5A12WBAS</t>
+  </si>
+  <si>
+    <t>GECKITBES5A12WIT</t>
+  </si>
+  <si>
+    <t>GECKITBES5A12WITUK</t>
+  </si>
+  <si>
+    <t>MAT3A01W</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW - MateMitica - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t xml:space="preserve">1 Licenza  </t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/matemitica/</t>
+  </si>
+  <si>
+    <t>MAT3A03W</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Matemitica - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>TRIENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>MAT3A06W</t>
+  </si>
+  <si>
+    <t>MAT3A09W</t>
+  </si>
+  <si>
+    <t>MAT3A12W</t>
+  </si>
+  <si>
+    <t>MAT5A01W</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW - MateMitica - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
+    <t>MAT5A03W</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">SW Matemitica - Licenza </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>QUINQUENNALE</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> - Software Compensativo</t>
     </r>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    <t>1 Licenza  - 3 voci ReadSpeaker Gaia+Kayla+Marie</t>
+    <t>MAT5A06W</t>
+  </si>
+  <si>
+    <t>MAT5A09W</t>
+  </si>
+  <si>
+    <t>MAT5A12W</t>
+  </si>
+  <si>
+    <t>MOBPR01WBAS</t>
+  </si>
+  <si>
+    <t>Carlo Mobile Pro Base senza Voce</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/carlo-mobile-pro/</t>
+  </si>
+  <si>
+    <t>MOBPR01WIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro Singola Voce IT </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 Licenza - 1 voce </t>
+  </si>
+  <si>
+    <t>MOBPR01WITUK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro 2 Voci IT / UK </t>
+  </si>
+  <si>
+    <t>1 Licenza - 2 voce</t>
+  </si>
+  <si>
+    <t>MOBPR01WITUKDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro 3 Voci IT / UK  / DE </t>
+  </si>
+  <si>
+    <t>1 Licenza - 3 voci</t>
+  </si>
+  <si>
+    <t>MOBPR01WITUKES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro 3 Voci IT / UK  / ES </t>
+  </si>
+  <si>
+    <t>MOBPR01WITUKFR</t>
+  </si>
+  <si>
+    <t>Carlo Mobile Pro 3 Voci IT / UK  / FR</t>
+  </si>
+  <si>
+    <t>MOBPR03WBAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro Base senza Voce </t>
+  </si>
+  <si>
+    <t>3 Licenze Educational  - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>MOBPR03WIT</t>
+  </si>
+  <si>
+    <t>3 Licenze Educational  - 1 voce</t>
+  </si>
+  <si>
+    <t>MOBPR03WITUK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro 2 Voci IT / UK  </t>
+  </si>
+  <si>
+    <t>3 Licenze Educational  - 2 voci</t>
+  </si>
+  <si>
+    <t>MOBPR03WITUKDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro 3 Voci IT / UK / DE </t>
+  </si>
+  <si>
+    <t>3 Licenze Educational  - 3 voci</t>
+  </si>
+  <si>
+    <t>MOBPR03WITUKES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro 3 Voci IT / UK / ES </t>
+  </si>
+  <si>
+    <t>MOBPR03WITUKFR</t>
+  </si>
+  <si>
+    <t>Carlo Mobile Pro 3 Voci IT / UK / FR</t>
+  </si>
+  <si>
+    <t>MOBPR12WBAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlo Mobile Pro Base senza voce </t>
+  </si>
+  <si>
+    <t>12 Licenze Educational  - senza sintesi vocale</t>
+  </si>
+  <si>
+    <t>MOBPR12WIT</t>
+  </si>
+  <si>
+    <t>12 Licenze Educational  - 1 voce</t>
+  </si>
+  <si>
+    <t>MOBPR12WITUK</t>
+  </si>
+  <si>
+    <t>12 Licenze Educational  - 2 voci</t>
+  </si>
+  <si>
+    <t>MOBPR12WITUKDE</t>
+  </si>
+  <si>
+    <t>12 Licenze Educational  - 3 voci</t>
+  </si>
+  <si>
+    <t>MOBPR12WITUKES</t>
+  </si>
+  <si>
+    <t>MOBPR12WITUKFR</t>
+  </si>
+  <si>
+    <t>OCR0101W</t>
+  </si>
+  <si>
+    <t>OCR ANASTASIS</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/ocr-anastasis/</t>
+  </si>
+  <si>
+    <t>READ1A01WITUK</t>
+  </si>
+  <si>
+    <t>Read for ME</t>
+  </si>
+  <si>
+    <t>Licenza annuale</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/read-for-me/</t>
+  </si>
+  <si>
+    <t>READ3A01WITUK</t>
+  </si>
+  <si>
+    <t>Licenza triennnale</t>
+  </si>
+  <si>
+    <t>READ5A01WITUK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Licenza quinquennale </t>
+  </si>
+  <si>
+    <t>SOR0102W</t>
+  </si>
+  <si>
+    <t>SW "SORPASSO!" INST. WIN</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/sorpasso/</t>
+  </si>
+  <si>
+    <t>TAC0102W</t>
+  </si>
+  <si>
+    <t>SW "TACHISTOSCOPIO" INST.WIN</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/tachistoscopio/</t>
+  </si>
+  <si>
+    <t>BAC0102W</t>
+  </si>
+  <si>
+    <t>SW “Bachi Spaziali" Installazione Win</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/bachi-spaziali/</t>
+  </si>
+  <si>
+    <t>CAS0101BAS</t>
+  </si>
+  <si>
+    <t>SW "Castello Incantato" V6 BASE</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/castello-incantato/</t>
+  </si>
+  <si>
+    <t>HARDWARE</t>
+  </si>
+  <si>
+    <t>C-PEN</t>
+  </si>
+  <si>
+    <t>C-PEN-EXAMRDR-2</t>
+  </si>
+  <si>
+    <t>C-Pen Exam Reader 2 - Lettore digitale con OCR, sintesi vocale in 5 lingue, display e auricolari.</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/c-pen-exam-reader-2/</t>
+  </si>
+  <si>
+    <t>C-PEN-RDR-2</t>
+  </si>
+  <si>
+    <t>C-Pen Reader 2 - Lettore digitale con OCR, sintesi vocale in 5 lingue, display, auricolari e dizionario</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/c-pen-reader-2/</t>
+  </si>
+  <si>
+    <t>IRIS</t>
+  </si>
+  <si>
+    <t>IRSRDR8</t>
+  </si>
+  <si>
+    <t>IRISPen Reader 8 - hardware lettore digitale</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/irispen-reader/</t>
+  </si>
+  <si>
+    <t>IRSDP7VISD</t>
+  </si>
+  <si>
+    <t>IRIS SCAN Visualizer 7 Dyslexic - Strumento compensativo</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/iriscan-visualizer-7/</t>
+  </si>
+  <si>
+    <t>IRSDP7VISU</t>
+  </si>
+  <si>
+    <t>IRIS SCAN Visualizer 7 - Strumento compensativo</t>
+  </si>
+  <si>
+    <t>LIVESCRIBE</t>
+  </si>
+  <si>
+    <t>LVSSPEC_2G+A5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LIVESCRIBE Echo II - La smartpen che prende appunti </t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/livescribe-echo-pen/</t>
+  </si>
+  <si>
+    <t>LVSNBA4-4R</t>
+  </si>
+  <si>
+    <t>Quaderni LIVESCRIBE A4 a righe</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/livescribe-quaderni/</t>
+  </si>
+  <si>
+    <t>HELPCARE</t>
+  </si>
+  <si>
+    <t>ACC-JPAD</t>
+  </si>
+  <si>
+    <t>J-Pad - Joystick per iPad o iPhone</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/j-pad-joystick/</t>
+  </si>
+  <si>
+    <t>ACC-JO-OPTIMA</t>
+  </si>
+  <si>
+    <t>Optima Joystick</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/optima-joystick/</t>
+  </si>
+  <si>
+    <t>ACC-TR-OPTIMA</t>
+  </si>
+  <si>
+    <t>Optima Trackball</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/optima-trackball/</t>
+  </si>
+  <si>
+    <t>DIDACARE</t>
+  </si>
+  <si>
+    <t>ACC-DIDA</t>
+  </si>
+  <si>
+    <t>Tastiera Didakeys</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/tastiera-didakeys/</t>
+  </si>
+  <si>
+    <t>ACC-T-DIDAWQ</t>
+  </si>
+  <si>
+    <t>Tastiera Didakeys Wq</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/tastiera-didakeys-wq/</t>
+  </si>
+  <si>
+    <t>Alt.</t>
+  </si>
+  <si>
+    <t>ACC-CLEVY-KIDSM</t>
+  </si>
+  <si>
+    <t>Clevy Kids Mouse - Clevy Kids mouse per bambini dai 2 ai 10 anni</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/clevy-kids-mouse/</t>
+  </si>
+  <si>
+    <t>ACC-CLEVY-HEARSAFE</t>
+  </si>
+  <si>
+    <t>Clevy Hearsafe - Clevy Hearsafe - cuffia audio per bambini</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/clevy-hearsafe/</t>
+  </si>
+  <si>
+    <t>FORMAZIONE</t>
+  </si>
+  <si>
+    <t>29004-FOR-INS-E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corsi di Formazione online di 1 h sugli strumenti compensativi </t>
+  </si>
+  <si>
+    <t>Contattaci per acquistare</t>
+  </si>
+  <si>
+    <t>29007-FOR-TM-I</t>
+  </si>
+  <si>
+    <t>Formazione online (1h) per la realizzazione laboratorio tecnologico su strumenti Anastasis</t>
+  </si>
+  <si>
+    <t>29012-FOR-GECO</t>
+  </si>
+  <si>
+    <t>Corsi di Formazione online di 1 h su GECO</t>
+  </si>
+  <si>
+    <t>29010-FAD-CODING</t>
+  </si>
+  <si>
+    <t>FAD - Coding: per una didattica inclusiva e nuove modalità di apprendimento a scuola</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-coding/</t>
+  </si>
+  <si>
+    <t>29010-FAD-MAT-ELMED</t>
+  </si>
+  <si>
+    <t>FAD - Contare e non solo: una matematica significativa per tutti gli studenti</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-matematica-primaria/</t>
+  </si>
+  <si>
+    <t>29010-FAD-MAT-SUP</t>
+  </si>
+  <si>
+    <t>FAD - Una matematica accessibile a tutti gli studenti: indicazioni per una didattica</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-matematica-secondaria/</t>
+  </si>
+  <si>
+    <t>29013-FAD-COMP</t>
+  </si>
+  <si>
+    <t>FAD ECM - I fondamenti di un buon metodo di studio e gli strumenti compensativi inf. -  NO ECM</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-metodo-di-studio-compensativi/</t>
+  </si>
+  <si>
+    <t>29013-FAD-CTEST</t>
+  </si>
+  <si>
+    <t>FAD ECM - La comprensione del testo: definizione, difficoltà, metodi e strum. - NO ECM</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-comprensione-testo/</t>
+  </si>
+  <si>
+    <t>29013-FAD-GECO-BES</t>
+  </si>
+  <si>
+    <t>FAD - Bisogni Educativi Speciali: al lavoro con GECO!</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-bisogni-educativi-speciali-al-lavoro-con-geco/</t>
+  </si>
+  <si>
+    <t>29013-FAD-MAP</t>
+  </si>
+  <si>
+    <t>FAD - Strategie didattiche con le mappe: dallo studente alla classe</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-strategie-didattiche-mappe/</t>
+  </si>
+  <si>
+    <t>29013-FAD-POT</t>
+  </si>
+  <si>
+    <t>FAD - Identificazione precoce e potenziamento nei DSA: dalla normativa agli interventi operativi</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/fad-identificazione-potenziamento/</t>
+  </si>
+  <si>
+    <t>29007-FOR-SMX1-FOL</t>
+  </si>
+  <si>
+    <t>Didattica per tutti con le mappe</t>
+  </si>
+  <si>
+    <t>https://www.anastasis.it/prodotti/didattica-per-tutti-con-le-mappe-ed-online/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="\ * #,##0.00&quot; € &quot;;\-* #,##0.00&quot; € &quot;;\ * \-??&quot; € &quot;"/>
     <numFmt numFmtId="165" formatCode="\ * #,##0&quot;   &quot;;\-* #,##0&quot;   &quot;;\ * &quot;-   &quot;"/>
     <numFmt numFmtId="166" formatCode="#,##0.00&quot; €&quot;;\-#,##0.00&quot; €&quot;"/>
   </numFmts>
-  <fonts count="33">
+  <fonts count="35">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Helvetica Neue"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <u/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial Rounded"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="19"/>
       <color rgb="FF000000"/>
       <name val="Arial Rounded"/>
       <charset val="1"/>
     </font>
@@ -4374,50 +4558,61 @@
     <font>
       <b/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="15"/>
       <name val="Arial"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
     </font>
   </fonts>
   <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFAFD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB3E0DB"/>
         <bgColor rgb="FFB3E1DC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA6E3DD"/>
         <bgColor rgb="FFB3E1DC"/>
@@ -4993,51 +5188,51 @@
     <border>
       <left style="thin">
         <color rgb="FFAAAAAA"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF78C0D4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF78C0D4"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -5101,51 +5296,50 @@
     <xf numFmtId="49" fontId="21" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="20" fillId="9" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="10" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="23" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="21" fillId="12" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="12" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="12" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="25" fillId="13" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="13" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="13" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="23" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="23" fillId="9" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="10" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="23" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -5246,50 +5440,53 @@
     </xf>
     <xf numFmtId="164" fontId="31" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="5" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="31" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="7" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="3" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="33" fillId="8" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="34" fillId="11" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="33" fillId="12" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FFF6FDFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
@@ -5593,68 +5790,68 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
           <a:tileRect/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/livescribe-quaderni/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-bisogni-educativi-speciali-al-lavoro-con-geco/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/sorpasso/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/j-pad-joystick/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/tachistoscopio/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-strategie-didattiche-mappe/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/optima-joystick/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/bachi-spaziali/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/iriscan-visualizer-7/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-identificazione-potenziamento/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/mondo-elli/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/read-for-me/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-matematica-secondaria/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/optima-trackball/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/iriscan-visualizer-7/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/castello-incantato/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/didattica-per-tutti-con-le-mappe-ed-online/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/mondo-elli/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/read-for-me/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-metodo-di-studio-compensativi/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/clevy-kids-mouse/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/livescribe-echo-pen/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/c-pen-exam-reader-2/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/supermappex/scuola/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/mondo-elli/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/read-for-me/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/clevy-hearsafe/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-comprensione-testo/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/intempo/intempo-scuola/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/c-pen-reader-2/" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/supermappex/scuola/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/mondo-elli/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-coding/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/carlo-mobile-pro/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/supermappe-evo/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/irispen-reader/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/mondo-elli/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/matemitica/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/epico/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/geco-bes/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/ocr-anastasis/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.anastasis.it/prodotti/fad-matematica-primaria/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@anastasis.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AD1048552"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" topLeftCell="A3" zoomScale="96" zoomScaleNormal="96" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <pane xSplit="1" topLeftCell="B33" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="D51" sqref="D51"/>
       <selection activeCell="A77" sqref="A77"/>
-      <selection pane="topRight" activeCell="E77" sqref="E77"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="12.5546875" defaultRowHeight="13.2"/>
+  <sheetFormatPr defaultColWidth="12.5703125" defaultRowHeight="13.15"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
-    <col min="2" max="2" width="29.44140625" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="30" width="7.6640625" customWidth="1"/>
+    <col min="2" max="2" width="29.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="31.85546875" customWidth="1"/>
+    <col min="4" max="4" width="99.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.7109375" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" customWidth="1"/>
+    <col min="7" max="7" width="11.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" customWidth="1"/>
+    <col min="10" max="10" width="74.7109375" customWidth="1"/>
+    <col min="11" max="30" width="7.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30" ht="12" hidden="1" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="2"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
@@ -5710,12338 +5907,12338 @@
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="5"/>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
     </row>
     <row r="4" spans="1:30" ht="48" customHeight="1">
-      <c r="A4" s="117" t="e" vm="1">
+      <c r="A4" s="116" t="e" vm="1">
         <v>#VALUE!</v>
       </c>
-      <c r="B4" s="117"/>
-[...5 lines deleted...]
-      <c r="F4" s="118"/>
+      <c r="B4" s="116"/>
+      <c r="C4" s="117" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="117"/>
+      <c r="E4" s="117"/>
+      <c r="F4" s="117"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="6"/>
       <c r="J4" s="6"/>
       <c r="K4" s="7"/>
       <c r="L4" s="7"/>
       <c r="M4" s="7"/>
       <c r="N4" s="7"/>
       <c r="O4" s="7"/>
       <c r="P4" s="7"/>
       <c r="Q4" s="7"/>
       <c r="R4" s="7"/>
       <c r="S4" s="7"/>
       <c r="T4" s="7"/>
       <c r="U4" s="7"/>
       <c r="V4" s="7"/>
       <c r="W4" s="7"/>
       <c r="X4" s="7"/>
       <c r="Y4" s="7"/>
       <c r="Z4" s="7"/>
       <c r="AA4" s="7"/>
       <c r="AB4" s="7"/>
       <c r="AC4" s="7"/>
       <c r="AD4" s="7"/>
     </row>
     <row r="5" spans="1:30" ht="58.5" customHeight="1">
       <c r="A5" s="8"/>
       <c r="B5" s="9"/>
-      <c r="C5" s="111" t="s">
-        <v>0</v>
+      <c r="C5" s="110" t="s">
+        <v>1</v>
       </c>
       <c r="D5" s="9"/>
-      <c r="E5" s="119"/>
-      <c r="F5" s="119"/>
+      <c r="E5" s="118"/>
+      <c r="F5" s="118"/>
       <c r="G5" s="10"/>
       <c r="H5" s="10"/>
       <c r="I5" s="11"/>
       <c r="J5" s="12"/>
       <c r="K5" s="13"/>
       <c r="L5" s="7"/>
       <c r="M5" s="7"/>
       <c r="N5" s="7"/>
       <c r="O5" s="7"/>
       <c r="P5" s="7"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="7"/>
       <c r="T5" s="7"/>
       <c r="U5" s="7"/>
       <c r="V5" s="7"/>
       <c r="W5" s="7"/>
       <c r="X5" s="7"/>
       <c r="Y5" s="7"/>
       <c r="Z5" s="7"/>
       <c r="AA5" s="7"/>
       <c r="AB5" s="7"/>
       <c r="AC5" s="7"/>
       <c r="AD5" s="7"/>
     </row>
     <row r="6" spans="1:30" ht="33" customHeight="1">
       <c r="A6" s="14"/>
       <c r="B6" s="15"/>
-      <c r="C6" s="110" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="104" t="s">
+      <c r="C6" s="109" t="s">
         <v>2</v>
+      </c>
+      <c r="D6" s="103" t="s">
+        <v>3</v>
       </c>
       <c r="E6" s="15"/>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="15"/>
       <c r="J6" s="16"/>
       <c r="K6" s="17"/>
       <c r="L6" s="7"/>
       <c r="M6" s="7"/>
       <c r="N6" s="7"/>
       <c r="O6" s="7"/>
       <c r="P6" s="7"/>
       <c r="Q6" s="7"/>
       <c r="R6" s="7"/>
       <c r="S6" s="7"/>
       <c r="T6" s="7"/>
       <c r="U6" s="7"/>
       <c r="V6" s="7"/>
       <c r="W6" s="7"/>
       <c r="X6" s="7"/>
       <c r="Y6" s="7"/>
       <c r="Z6" s="7"/>
       <c r="AA6" s="7"/>
       <c r="AB6" s="7"/>
       <c r="AC6" s="7"/>
       <c r="AD6" s="7"/>
     </row>
     <row r="7" spans="1:30" ht="27" customHeight="1">
       <c r="A7" s="18"/>
-      <c r="B7" s="100" t="s">
-[...6 lines deleted...]
-        <v>501</v>
+      <c r="B7" s="99" t="s">
+        <v>4</v>
+      </c>
+      <c r="C7" s="111">
+        <v>0</v>
+      </c>
+      <c r="D7" s="104" t="s">
+        <v>5</v>
       </c>
       <c r="E7" s="19"/>
       <c r="F7" s="19"/>
       <c r="G7" s="19"/>
       <c r="H7" s="19"/>
       <c r="I7" s="19"/>
       <c r="J7" s="20"/>
       <c r="K7" s="17"/>
       <c r="L7" s="7"/>
       <c r="M7" s="7"/>
       <c r="N7" s="7"/>
       <c r="O7" s="7"/>
       <c r="P7" s="7"/>
       <c r="Q7" s="7"/>
       <c r="R7" s="7"/>
       <c r="S7" s="7"/>
       <c r="T7" s="7"/>
       <c r="U7" s="7"/>
       <c r="V7" s="7"/>
       <c r="W7" s="7"/>
       <c r="X7" s="7"/>
       <c r="Y7" s="7"/>
       <c r="Z7" s="7"/>
       <c r="AA7" s="7"/>
       <c r="AB7" s="7"/>
       <c r="AC7" s="7"/>
       <c r="AD7" s="7"/>
     </row>
     <row r="8" spans="1:30" ht="12" customHeight="1">
       <c r="A8" s="18"/>
-      <c r="B8" s="101"/>
-[...1 lines deleted...]
-      <c r="D8" s="106"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="112"/>
+      <c r="D8" s="105"/>
       <c r="E8" s="19"/>
       <c r="F8" s="19"/>
       <c r="G8" s="19"/>
       <c r="H8" s="19"/>
       <c r="I8" s="19"/>
       <c r="J8" s="20"/>
       <c r="K8" s="17"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="7"/>
       <c r="O8" s="7"/>
       <c r="P8" s="7"/>
       <c r="Q8" s="7"/>
       <c r="R8" s="7"/>
       <c r="S8" s="7"/>
       <c r="T8" s="7"/>
       <c r="U8" s="7"/>
       <c r="V8" s="7"/>
       <c r="W8" s="7"/>
       <c r="X8" s="7"/>
       <c r="Y8" s="7"/>
       <c r="Z8" s="7"/>
       <c r="AA8" s="7"/>
       <c r="AB8" s="7"/>
       <c r="AC8" s="7"/>
       <c r="AD8" s="7"/>
     </row>
     <row r="9" spans="1:30" ht="27" customHeight="1">
       <c r="A9" s="18"/>
-      <c r="B9" s="100" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="114">
+      <c r="B9" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="113">
         <f>C7-C11</f>
         <v>0</v>
       </c>
-      <c r="D9" s="107" t="s">
-        <v>5</v>
+      <c r="D9" s="106" t="s">
+        <v>7</v>
       </c>
       <c r="E9" s="19"/>
       <c r="F9" s="19"/>
       <c r="G9" s="19"/>
       <c r="H9" s="19"/>
       <c r="I9" s="19"/>
       <c r="J9" s="20"/>
       <c r="K9" s="17"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="7"/>
       <c r="O9" s="7"/>
       <c r="P9" s="7"/>
       <c r="Q9" s="7"/>
       <c r="R9" s="7"/>
       <c r="S9" s="7"/>
       <c r="T9" s="7"/>
       <c r="U9" s="7"/>
       <c r="V9" s="7"/>
       <c r="W9" s="7"/>
       <c r="X9" s="7"/>
       <c r="Y9" s="7"/>
       <c r="Z9" s="7"/>
       <c r="AA9" s="7"/>
       <c r="AB9" s="7"/>
       <c r="AC9" s="7"/>
       <c r="AD9" s="7"/>
     </row>
     <row r="10" spans="1:30" ht="12" customHeight="1">
       <c r="A10" s="18"/>
-      <c r="B10" s="102"/>
-[...1 lines deleted...]
-      <c r="D10" s="108"/>
+      <c r="B10" s="101"/>
+      <c r="C10" s="114"/>
+      <c r="D10" s="107"/>
       <c r="E10" s="19"/>
       <c r="F10" s="19"/>
       <c r="G10" s="19"/>
       <c r="H10" s="19"/>
       <c r="I10" s="19"/>
       <c r="J10" s="20"/>
       <c r="K10" s="17"/>
       <c r="L10" s="7"/>
       <c r="M10" s="7"/>
       <c r="N10" s="7"/>
       <c r="O10" s="7"/>
       <c r="P10" s="7"/>
       <c r="Q10" s="7"/>
       <c r="R10" s="7"/>
       <c r="S10" s="7"/>
       <c r="T10" s="7"/>
       <c r="U10" s="7"/>
       <c r="V10" s="7"/>
       <c r="W10" s="7"/>
       <c r="X10" s="7"/>
       <c r="Y10" s="7"/>
       <c r="Z10" s="7"/>
       <c r="AA10" s="7"/>
       <c r="AB10" s="7"/>
       <c r="AC10" s="7"/>
       <c r="AD10" s="7"/>
     </row>
     <row r="11" spans="1:30" ht="27" customHeight="1">
       <c r="A11" s="18"/>
-      <c r="B11" s="103" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="116">
+      <c r="B11" s="102" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="115">
         <f>SUM(I14:I851)</f>
         <v>0</v>
       </c>
-      <c r="D11" s="109" t="s">
-        <v>7</v>
+      <c r="D11" s="108" t="s">
+        <v>9</v>
       </c>
       <c r="E11" s="21"/>
       <c r="F11" s="22" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="G11" s="19"/>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="20"/>
       <c r="K11" s="17"/>
       <c r="L11" s="7"/>
       <c r="M11" s="7"/>
       <c r="N11" s="7"/>
       <c r="O11" s="7"/>
       <c r="P11" s="7"/>
       <c r="Q11" s="7"/>
       <c r="R11" s="7"/>
       <c r="S11" s="7"/>
       <c r="T11" s="7"/>
       <c r="U11" s="7"/>
       <c r="V11" s="7"/>
       <c r="W11" s="7"/>
       <c r="X11" s="7"/>
       <c r="Y11" s="7"/>
       <c r="Z11" s="7"/>
       <c r="AA11" s="7"/>
       <c r="AB11" s="7"/>
       <c r="AC11" s="7"/>
       <c r="AD11" s="7"/>
     </row>
     <row r="12" spans="1:30" ht="15" customHeight="1">
       <c r="A12" s="23"/>
       <c r="B12" s="24"/>
       <c r="C12" s="25"/>
       <c r="D12" s="24"/>
       <c r="E12" s="24"/>
       <c r="F12" s="26" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G12" s="24"/>
       <c r="H12" s="24"/>
       <c r="I12" s="24"/>
       <c r="J12" s="27"/>
       <c r="K12" s="28"/>
     </row>
-    <row r="13" spans="1:30" ht="22.5" customHeight="1">
+    <row r="13" spans="1:30" ht="34.5" customHeight="1">
       <c r="A13" s="29" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B13" s="30" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C13" s="30" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D13" s="30" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E13" s="30" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F13" s="31" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="H13" s="32" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="I13" s="30" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="J13" s="33" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K13" s="34"/>
       <c r="L13" s="35"/>
       <c r="M13" s="35"/>
       <c r="N13" s="35"/>
       <c r="O13" s="35"/>
       <c r="P13" s="35"/>
       <c r="Q13" s="35"/>
       <c r="R13" s="35"/>
       <c r="S13" s="35"/>
       <c r="T13" s="35"/>
       <c r="U13" s="35"/>
       <c r="V13" s="35"/>
       <c r="W13" s="35"/>
       <c r="X13" s="35"/>
       <c r="Y13" s="35"/>
       <c r="Z13" s="35"/>
       <c r="AA13" s="35"/>
       <c r="AB13" s="35"/>
       <c r="AC13" s="35"/>
       <c r="AD13" s="35"/>
     </row>
     <row r="14" spans="1:30" ht="21" customHeight="1">
       <c r="A14" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B14" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C14" s="53" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>24</v>
+      </c>
+      <c r="D14" s="119" t="s">
+        <v>25</v>
       </c>
       <c r="E14" s="54" t="s">
-        <v>383</v>
+        <v>26</v>
       </c>
       <c r="F14" s="55">
         <v>0</v>
       </c>
       <c r="G14" s="56">
-        <v>204.1</v>
+        <v>214.75</v>
       </c>
       <c r="H14" s="56">
         <f t="shared" ref="H14:H81" si="0">G14+(G14*0.22)</f>
-        <v>249.00200000000001</v>
+        <v>261.995</v>
       </c>
       <c r="I14" s="57">
         <f t="shared" ref="I14:I81" si="1">F14*H14</f>
         <v>0</v>
       </c>
       <c r="J14" s="51" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K14" s="37"/>
       <c r="L14" s="7"/>
       <c r="M14" s="7"/>
       <c r="N14" s="7"/>
       <c r="O14" s="7"/>
       <c r="P14" s="7"/>
       <c r="Q14" s="7"/>
       <c r="R14" s="7"/>
       <c r="S14" s="7"/>
       <c r="T14" s="7"/>
       <c r="U14" s="7"/>
       <c r="V14" s="7"/>
       <c r="W14" s="7"/>
       <c r="X14" s="7"/>
       <c r="Y14" s="7"/>
       <c r="Z14" s="7"/>
       <c r="AA14" s="7"/>
       <c r="AB14" s="7"/>
       <c r="AC14" s="7"/>
       <c r="AD14" s="7"/>
     </row>
     <row r="15" spans="1:30" ht="21" customHeight="1">
       <c r="A15" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B15" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C15" s="53" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>28</v>
+      </c>
+      <c r="D15" s="119" t="s">
+        <v>29</v>
       </c>
       <c r="E15" s="54" t="s">
-        <v>385</v>
+        <v>30</v>
       </c>
       <c r="F15" s="55">
         <v>0</v>
       </c>
       <c r="G15" s="56">
-        <v>295.08</v>
+        <v>323.77</v>
       </c>
       <c r="H15" s="56">
         <f t="shared" si="0"/>
-        <v>359.99759999999998</v>
+        <v>394.99939999999998</v>
       </c>
       <c r="I15" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J15" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K15" s="37"/>
       <c r="L15" s="7"/>
       <c r="M15" s="7"/>
       <c r="N15" s="7"/>
       <c r="O15" s="7"/>
       <c r="P15" s="7"/>
       <c r="Q15" s="7"/>
       <c r="R15" s="7"/>
       <c r="S15" s="7"/>
       <c r="T15" s="7"/>
       <c r="U15" s="7"/>
       <c r="V15" s="7"/>
       <c r="W15" s="7"/>
       <c r="X15" s="7"/>
       <c r="Y15" s="7"/>
       <c r="Z15" s="7"/>
       <c r="AA15" s="7"/>
       <c r="AB15" s="7"/>
       <c r="AC15" s="7"/>
       <c r="AD15" s="7"/>
     </row>
     <row r="16" spans="1:30" ht="21" customHeight="1">
       <c r="A16" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B16" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C16" s="53" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>31</v>
+      </c>
+      <c r="D16" s="119" t="s">
+        <v>32</v>
       </c>
       <c r="E16" s="54" t="s">
-        <v>387</v>
+        <v>33</v>
       </c>
       <c r="F16" s="55">
         <v>0</v>
       </c>
       <c r="G16" s="56">
-        <v>475.41</v>
+        <v>504.92</v>
       </c>
       <c r="H16" s="56">
         <f t="shared" si="0"/>
-        <v>580.00020000000006</v>
+        <v>616.00240000000008</v>
       </c>
       <c r="I16" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J16" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K16" s="37"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="7"/>
       <c r="O16" s="7"/>
       <c r="P16" s="7"/>
       <c r="Q16" s="7"/>
       <c r="R16" s="7"/>
       <c r="S16" s="7"/>
       <c r="T16" s="7"/>
       <c r="U16" s="7"/>
       <c r="V16" s="7"/>
       <c r="W16" s="7"/>
       <c r="X16" s="7"/>
       <c r="Y16" s="7"/>
       <c r="Z16" s="7"/>
       <c r="AA16" s="7"/>
       <c r="AB16" s="7"/>
       <c r="AC16" s="7"/>
       <c r="AD16" s="7"/>
     </row>
     <row r="17" spans="1:30" ht="21" customHeight="1">
       <c r="A17" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B17" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C17" s="53" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>388</v>
+        <v>34</v>
+      </c>
+      <c r="D17" s="119" t="s">
+        <v>35</v>
       </c>
       <c r="E17" s="54" t="s">
-        <v>389</v>
+        <v>36</v>
       </c>
       <c r="F17" s="55">
         <v>0</v>
       </c>
       <c r="G17" s="56">
-        <v>327.05</v>
+        <v>342.62</v>
       </c>
       <c r="H17" s="56">
         <f t="shared" si="0"/>
-        <v>399.00100000000003</v>
+        <v>417.99639999999999</v>
       </c>
       <c r="I17" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J17" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K17" s="37"/>
       <c r="L17" s="7"/>
       <c r="M17" s="7"/>
       <c r="N17" s="7"/>
       <c r="O17" s="7"/>
       <c r="P17" s="7"/>
       <c r="Q17" s="7"/>
       <c r="R17" s="7"/>
       <c r="S17" s="7"/>
       <c r="T17" s="7"/>
       <c r="U17" s="7"/>
       <c r="V17" s="7"/>
       <c r="W17" s="7"/>
       <c r="X17" s="7"/>
       <c r="Y17" s="7"/>
       <c r="Z17" s="7"/>
       <c r="AA17" s="7"/>
       <c r="AB17" s="7"/>
       <c r="AC17" s="7"/>
       <c r="AD17" s="7"/>
     </row>
     <row r="18" spans="1:30" ht="21" customHeight="1">
       <c r="A18" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B18" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C18" s="53" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>390</v>
+        <v>37</v>
+      </c>
+      <c r="D18" s="119" t="s">
+        <v>38</v>
       </c>
       <c r="E18" s="54" t="s">
-        <v>385</v>
+        <v>30</v>
       </c>
       <c r="F18" s="55">
         <v>0</v>
       </c>
       <c r="G18" s="56">
-        <v>622.95000000000005</v>
+        <v>659.84</v>
       </c>
       <c r="H18" s="56">
         <f t="shared" si="0"/>
-        <v>759.99900000000002</v>
+        <v>805.00480000000005</v>
       </c>
       <c r="I18" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J18" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K18" s="37"/>
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
     </row>
     <row r="19" spans="1:30" ht="21" customHeight="1">
       <c r="A19" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B19" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C19" s="53" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>391</v>
+        <v>39</v>
+      </c>
+      <c r="D19" s="119" t="s">
+        <v>40</v>
       </c>
       <c r="E19" s="54" t="s">
-        <v>387</v>
+        <v>33</v>
       </c>
       <c r="F19" s="55">
         <v>0</v>
       </c>
       <c r="G19" s="56">
-        <v>900.82</v>
+        <v>959.02</v>
       </c>
       <c r="H19" s="56">
         <f t="shared" si="0"/>
-        <v>1099.0004000000001</v>
+        <v>1170.0044</v>
       </c>
       <c r="I19" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J19" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K19" s="37"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
     </row>
     <row r="20" spans="1:30" ht="21" customHeight="1">
       <c r="A20" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B20" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C20" s="53" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>41</v>
+      </c>
+      <c r="D20" s="119" t="s">
+        <v>42</v>
       </c>
       <c r="E20" s="54" t="s">
-        <v>389</v>
+        <v>36</v>
       </c>
       <c r="F20" s="55">
         <v>0</v>
       </c>
       <c r="G20" s="56">
-        <v>490.98</v>
+        <v>519.66999999999996</v>
       </c>
       <c r="H20" s="56">
         <f t="shared" si="0"/>
-        <v>598.99559999999997</v>
+        <v>633.99739999999997</v>
       </c>
       <c r="I20" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J20" s="51" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K20" s="37"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
     </row>
     <row r="21" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A21" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B21" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C21" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="D21" s="119" t="s">
+        <v>44</v>
+      </c>
+      <c r="E21" s="54" t="s">
         <v>30</v>
       </c>
-      <c r="D21" s="54" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="55">
         <v>0</v>
       </c>
       <c r="G21" s="58">
-        <v>983.61</v>
+        <v>1040.98</v>
       </c>
       <c r="H21" s="58">
         <f t="shared" si="0"/>
-        <v>1200.0042000000001</v>
+        <v>1269.9956</v>
       </c>
       <c r="I21" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J21" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K21" s="38"/>
       <c r="L21" s="39"/>
       <c r="M21" s="39"/>
       <c r="N21" s="39"/>
       <c r="O21" s="39"/>
       <c r="P21" s="39"/>
       <c r="Q21" s="39"/>
       <c r="R21" s="39"/>
       <c r="S21" s="39"/>
       <c r="T21" s="39"/>
       <c r="U21" s="39"/>
       <c r="V21" s="39"/>
       <c r="W21" s="39"/>
       <c r="X21" s="39"/>
       <c r="Y21" s="39"/>
       <c r="Z21" s="39"/>
       <c r="AA21" s="39"/>
       <c r="AB21" s="39"/>
       <c r="AC21" s="39"/>
       <c r="AD21" s="39"/>
     </row>
     <row r="22" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A22" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B22" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C22" s="53" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>394</v>
+        <v>45</v>
+      </c>
+      <c r="D22" s="119" t="s">
+        <v>46</v>
       </c>
       <c r="E22" s="54" t="s">
-        <v>387</v>
+        <v>33</v>
       </c>
       <c r="F22" s="55">
         <v>0</v>
       </c>
       <c r="G22" s="58">
-        <v>1474.59</v>
+        <v>1555.74</v>
       </c>
       <c r="H22" s="58">
         <f t="shared" si="0"/>
-        <v>1798.9997999999998</v>
+        <v>1898.0028</v>
       </c>
       <c r="I22" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J22" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K22" s="38"/>
       <c r="L22" s="39"/>
       <c r="M22" s="39"/>
       <c r="N22" s="39"/>
       <c r="O22" s="39"/>
       <c r="P22" s="39"/>
       <c r="Q22" s="39"/>
       <c r="R22" s="39"/>
       <c r="S22" s="39"/>
       <c r="T22" s="39"/>
       <c r="U22" s="39"/>
       <c r="V22" s="39"/>
       <c r="W22" s="39"/>
       <c r="X22" s="39"/>
       <c r="Y22" s="39"/>
       <c r="Z22" s="39"/>
       <c r="AA22" s="39"/>
       <c r="AB22" s="39"/>
       <c r="AC22" s="39"/>
       <c r="AD22" s="39"/>
     </row>
     <row r="23" spans="1:30" ht="21" customHeight="1">
       <c r="A23" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B23" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C23" s="53" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>395</v>
+        <v>47</v>
+      </c>
+      <c r="D23" s="119" t="s">
+        <v>48</v>
       </c>
       <c r="E23" s="54" t="s">
-        <v>389</v>
+        <v>36</v>
       </c>
       <c r="F23" s="55">
         <v>0</v>
       </c>
       <c r="G23" s="56">
-        <v>843.44</v>
+        <v>891.8</v>
       </c>
       <c r="H23" s="56">
         <f t="shared" si="0"/>
-        <v>1028.9968000000001</v>
+        <v>1087.9959999999999</v>
       </c>
       <c r="I23" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J23" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K23" s="37"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
     </row>
     <row r="24" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A24" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B24" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C24" s="53" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>396</v>
+        <v>49</v>
+      </c>
+      <c r="D24" s="119" t="s">
+        <v>50</v>
       </c>
       <c r="E24" s="54" t="s">
-        <v>385</v>
+        <v>30</v>
       </c>
       <c r="F24" s="55">
         <v>0</v>
       </c>
       <c r="G24" s="58">
-        <v>1431.15</v>
+        <v>1529.51</v>
       </c>
       <c r="H24" s="58">
         <f t="shared" si="0"/>
-        <v>1746.0030000000002</v>
+        <v>1866.0021999999999</v>
       </c>
       <c r="I24" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J24" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K24" s="38"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
       <c r="T24" s="39"/>
       <c r="U24" s="39"/>
       <c r="V24" s="39"/>
       <c r="W24" s="39"/>
       <c r="X24" s="39"/>
       <c r="Y24" s="39"/>
       <c r="Z24" s="39"/>
       <c r="AA24" s="39"/>
       <c r="AB24" s="39"/>
       <c r="AC24" s="39"/>
       <c r="AD24" s="39"/>
     </row>
     <row r="25" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A25" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B25" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C25" s="53" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>51</v>
+      </c>
+      <c r="D25" s="119" t="s">
+        <v>52</v>
       </c>
       <c r="E25" s="54" t="s">
-        <v>387</v>
+        <v>33</v>
       </c>
       <c r="F25" s="55">
         <v>0</v>
       </c>
       <c r="G25" s="58">
-        <v>1790.98</v>
+        <v>1940.16</v>
       </c>
       <c r="H25" s="58">
         <f t="shared" si="0"/>
-        <v>2184.9956000000002</v>
+        <v>2366.9952000000003</v>
       </c>
       <c r="I25" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J25" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K25" s="38"/>
       <c r="L25" s="39"/>
       <c r="M25" s="39"/>
       <c r="N25" s="39"/>
       <c r="O25" s="39"/>
       <c r="P25" s="39"/>
       <c r="Q25" s="39"/>
       <c r="R25" s="39"/>
       <c r="S25" s="39"/>
       <c r="T25" s="39"/>
       <c r="U25" s="39"/>
       <c r="V25" s="39"/>
       <c r="W25" s="39"/>
       <c r="X25" s="39"/>
       <c r="Y25" s="39"/>
       <c r="Z25" s="39"/>
       <c r="AA25" s="39"/>
       <c r="AB25" s="39"/>
       <c r="AC25" s="39"/>
       <c r="AD25" s="39"/>
     </row>
     <row r="26" spans="1:30" ht="21" customHeight="1">
       <c r="A26" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B26" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C26" s="53" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>398</v>
+        <v>53</v>
+      </c>
+      <c r="D26" s="119" t="s">
+        <v>54</v>
       </c>
       <c r="E26" s="54" t="s">
-        <v>383</v>
+        <v>26</v>
       </c>
       <c r="F26" s="55">
         <v>0</v>
       </c>
       <c r="G26" s="56">
-        <v>981.15</v>
+        <v>1040.1600000000001</v>
       </c>
       <c r="H26" s="56">
         <f t="shared" si="0"/>
-        <v>1197.0029999999999</v>
+        <v>1268.9952000000001</v>
       </c>
       <c r="I26" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J26" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K26" s="37"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
     </row>
     <row r="27" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A27" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B27" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C27" s="53" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>55</v>
+      </c>
+      <c r="D27" s="119" t="s">
+        <v>56</v>
       </c>
       <c r="E27" s="54" t="s">
-        <v>385</v>
+        <v>30</v>
       </c>
       <c r="F27" s="55">
         <v>0</v>
       </c>
       <c r="G27" s="58">
-        <v>1665.57</v>
+        <v>1777.87</v>
       </c>
       <c r="H27" s="58">
         <f t="shared" si="0"/>
-        <v>2031.9953999999998</v>
+        <v>2169.0014000000001</v>
       </c>
       <c r="I27" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J27" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K27" s="38"/>
       <c r="L27" s="39"/>
       <c r="M27" s="39"/>
       <c r="N27" s="39"/>
       <c r="O27" s="39"/>
       <c r="P27" s="39"/>
       <c r="Q27" s="39"/>
       <c r="R27" s="39"/>
       <c r="S27" s="39"/>
       <c r="T27" s="39"/>
       <c r="U27" s="39"/>
       <c r="V27" s="39"/>
       <c r="W27" s="39"/>
       <c r="X27" s="39"/>
       <c r="Y27" s="39"/>
       <c r="Z27" s="39"/>
       <c r="AA27" s="39"/>
       <c r="AB27" s="39"/>
       <c r="AC27" s="39"/>
       <c r="AD27" s="39"/>
     </row>
     <row r="28" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A28" s="52" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B28" s="53" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C28" s="53" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>57</v>
+      </c>
+      <c r="D28" s="119" t="s">
+        <v>58</v>
       </c>
       <c r="E28" s="54" t="s">
-        <v>387</v>
+        <v>33</v>
       </c>
       <c r="F28" s="55">
         <v>0</v>
       </c>
       <c r="G28" s="58">
-        <v>2203.2800000000002</v>
+        <v>2366.39</v>
       </c>
       <c r="H28" s="58">
         <f t="shared" si="0"/>
-        <v>2688.0016000000001</v>
+        <v>2886.9957999999997</v>
       </c>
       <c r="I28" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J28" s="36" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="K28" s="38"/>
       <c r="L28" s="39"/>
       <c r="M28" s="39"/>
       <c r="N28" s="39"/>
       <c r="O28" s="39"/>
       <c r="P28" s="39"/>
       <c r="Q28" s="39"/>
       <c r="R28" s="39"/>
       <c r="S28" s="39"/>
       <c r="T28" s="39"/>
       <c r="U28" s="39"/>
       <c r="V28" s="39"/>
       <c r="W28" s="39"/>
       <c r="X28" s="39"/>
       <c r="Y28" s="39"/>
       <c r="Z28" s="39"/>
       <c r="AA28" s="39"/>
       <c r="AB28" s="39"/>
       <c r="AC28" s="39"/>
       <c r="AD28" s="39"/>
     </row>
     <row r="29" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A29" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B29" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C29" s="60" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>59</v>
+      </c>
+      <c r="D29" s="120" t="s">
+        <v>60</v>
+      </c>
+      <c r="E29" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F29" s="55">
         <v>0</v>
       </c>
       <c r="G29" s="58">
         <v>73.77</v>
       </c>
       <c r="H29" s="58">
         <f t="shared" si="0"/>
         <v>89.999399999999994</v>
       </c>
       <c r="I29" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J29" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K29" s="38"/>
       <c r="L29" s="39"/>
       <c r="M29" s="39"/>
       <c r="N29" s="39"/>
       <c r="O29" s="39"/>
       <c r="P29" s="39"/>
       <c r="Q29" s="39"/>
       <c r="R29" s="39"/>
       <c r="S29" s="39"/>
       <c r="T29" s="39"/>
       <c r="U29" s="39"/>
       <c r="V29" s="39"/>
       <c r="W29" s="39"/>
       <c r="X29" s="39"/>
       <c r="Y29" s="39"/>
       <c r="Z29" s="39"/>
       <c r="AA29" s="39"/>
       <c r="AB29" s="39"/>
       <c r="AC29" s="39"/>
       <c r="AD29" s="39"/>
     </row>
     <row r="30" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A30" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B30" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C30" s="60" t="s">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>62</v>
+      </c>
+      <c r="D30" s="120" t="s">
+        <v>63</v>
+      </c>
+      <c r="E30" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F30" s="55">
         <v>0</v>
       </c>
       <c r="G30" s="58">
         <v>240.16399999999999</v>
       </c>
       <c r="H30" s="58">
         <f t="shared" si="0"/>
         <v>293.00007999999997</v>
       </c>
       <c r="I30" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J30" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K30" s="38"/>
       <c r="L30" s="39"/>
       <c r="M30" s="39"/>
       <c r="N30" s="39"/>
       <c r="O30" s="39"/>
       <c r="P30" s="39"/>
       <c r="Q30" s="39"/>
       <c r="R30" s="39"/>
       <c r="S30" s="39"/>
       <c r="T30" s="39"/>
       <c r="U30" s="39"/>
       <c r="V30" s="39"/>
       <c r="W30" s="39"/>
       <c r="X30" s="39"/>
       <c r="Y30" s="39"/>
       <c r="Z30" s="39"/>
       <c r="AA30" s="39"/>
       <c r="AB30" s="39"/>
       <c r="AC30" s="39"/>
       <c r="AD30" s="39"/>
     </row>
     <row r="31" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A31" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B31" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C31" s="60" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>64</v>
+      </c>
+      <c r="D31" s="120" t="s">
+        <v>65</v>
+      </c>
+      <c r="E31" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F31" s="55">
         <v>0</v>
       </c>
       <c r="G31" s="58">
         <v>450.82</v>
       </c>
       <c r="H31" s="58">
         <f t="shared" si="0"/>
         <v>550.00040000000001</v>
       </c>
       <c r="I31" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J31" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K31" s="38"/>
       <c r="L31" s="39"/>
       <c r="M31" s="39"/>
       <c r="N31" s="39"/>
       <c r="O31" s="39"/>
       <c r="P31" s="39"/>
       <c r="Q31" s="39"/>
       <c r="R31" s="39"/>
       <c r="S31" s="39"/>
       <c r="T31" s="39"/>
       <c r="U31" s="39"/>
       <c r="V31" s="39"/>
       <c r="W31" s="39"/>
       <c r="X31" s="39"/>
       <c r="Y31" s="39"/>
       <c r="Z31" s="39"/>
       <c r="AA31" s="39"/>
       <c r="AB31" s="39"/>
       <c r="AC31" s="39"/>
       <c r="AD31" s="39"/>
     </row>
     <row r="32" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A32" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B32" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C32" s="60" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>66</v>
+      </c>
+      <c r="D32" s="120" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F32" s="55">
         <v>0</v>
       </c>
       <c r="G32" s="58">
         <v>734.42600000000004</v>
       </c>
       <c r="H32" s="58">
         <f t="shared" si="0"/>
         <v>895.99972000000002</v>
       </c>
       <c r="I32" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J32" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K32" s="38"/>
       <c r="L32" s="39"/>
       <c r="M32" s="39"/>
       <c r="N32" s="39"/>
       <c r="O32" s="39"/>
       <c r="P32" s="39"/>
       <c r="Q32" s="39"/>
       <c r="R32" s="39"/>
       <c r="S32" s="39"/>
       <c r="T32" s="39"/>
       <c r="U32" s="39"/>
       <c r="V32" s="39"/>
       <c r="W32" s="39"/>
       <c r="X32" s="39"/>
       <c r="Y32" s="39"/>
       <c r="Z32" s="39"/>
       <c r="AA32" s="39"/>
       <c r="AB32" s="39"/>
       <c r="AC32" s="39"/>
       <c r="AD32" s="39"/>
     </row>
     <row r="33" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A33" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B33" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C33" s="60" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>68</v>
+      </c>
+      <c r="D33" s="120" t="s">
+        <v>69</v>
+      </c>
+      <c r="E33" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F33" s="55">
         <v>0</v>
       </c>
       <c r="G33" s="58">
         <v>1065.5740000000001</v>
       </c>
       <c r="H33" s="58">
         <f t="shared" si="0"/>
         <v>1300.0002800000002</v>
       </c>
       <c r="I33" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J33" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K33" s="38"/>
       <c r="L33" s="39"/>
       <c r="M33" s="39"/>
       <c r="N33" s="39"/>
       <c r="O33" s="39"/>
       <c r="P33" s="39"/>
       <c r="Q33" s="39"/>
       <c r="R33" s="39"/>
       <c r="S33" s="39"/>
       <c r="T33" s="39"/>
       <c r="U33" s="39"/>
       <c r="V33" s="39"/>
       <c r="W33" s="39"/>
       <c r="X33" s="39"/>
       <c r="Y33" s="39"/>
       <c r="Z33" s="39"/>
       <c r="AA33" s="39"/>
       <c r="AB33" s="39"/>
       <c r="AC33" s="39"/>
       <c r="AD33" s="39"/>
     </row>
     <row r="34" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A34" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B34" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C34" s="60" t="s">
-        <v>44</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>70</v>
+      </c>
+      <c r="D34" s="120" t="s">
+        <v>71</v>
+      </c>
+      <c r="E34" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F34" s="55">
         <v>0</v>
       </c>
       <c r="G34" s="58">
         <v>1557.377</v>
       </c>
       <c r="H34" s="58">
         <f t="shared" si="0"/>
         <v>1899.9999399999999</v>
       </c>
       <c r="I34" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J34" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K34" s="38"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
       <c r="N34" s="39"/>
       <c r="O34" s="39"/>
       <c r="P34" s="39"/>
       <c r="Q34" s="39"/>
       <c r="R34" s="39"/>
       <c r="S34" s="39"/>
       <c r="T34" s="39"/>
       <c r="U34" s="39"/>
       <c r="V34" s="39"/>
       <c r="W34" s="39"/>
       <c r="X34" s="39"/>
       <c r="Y34" s="39"/>
       <c r="Z34" s="39"/>
       <c r="AA34" s="39"/>
       <c r="AB34" s="39"/>
       <c r="AC34" s="39"/>
       <c r="AD34" s="39"/>
     </row>
     <row r="35" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A35" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B35" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C35" s="60" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>72</v>
+      </c>
+      <c r="D35" s="120" t="s">
+        <v>73</v>
+      </c>
+      <c r="E35" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F35" s="55">
         <v>0</v>
       </c>
       <c r="G35" s="58">
         <v>1803.279</v>
       </c>
       <c r="H35" s="58">
         <f t="shared" si="0"/>
         <v>2200.00038</v>
       </c>
       <c r="I35" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J35" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K35" s="38"/>
       <c r="L35" s="39"/>
       <c r="M35" s="39"/>
       <c r="N35" s="39"/>
       <c r="O35" s="39"/>
       <c r="P35" s="39"/>
       <c r="Q35" s="39"/>
       <c r="R35" s="39"/>
       <c r="S35" s="39"/>
       <c r="T35" s="39"/>
       <c r="U35" s="39"/>
       <c r="V35" s="39"/>
       <c r="W35" s="39"/>
       <c r="X35" s="39"/>
       <c r="Y35" s="39"/>
       <c r="Z35" s="39"/>
       <c r="AA35" s="39"/>
       <c r="AB35" s="39"/>
       <c r="AC35" s="39"/>
       <c r="AD35" s="39"/>
     </row>
     <row r="36" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A36" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B36" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C36" s="60" t="s">
-        <v>46</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>74</v>
+      </c>
+      <c r="D36" s="120" t="s">
+        <v>75</v>
+      </c>
+      <c r="E36" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F36" s="55">
         <v>0</v>
       </c>
       <c r="G36" s="58">
         <v>2131.1480000000001</v>
       </c>
       <c r="H36" s="58">
         <f t="shared" si="0"/>
         <v>2600.0005600000004</v>
       </c>
       <c r="I36" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J36" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K36" s="38"/>
       <c r="L36" s="39"/>
       <c r="M36" s="39"/>
       <c r="N36" s="39"/>
       <c r="O36" s="39"/>
       <c r="P36" s="39"/>
       <c r="Q36" s="39"/>
       <c r="R36" s="39"/>
       <c r="S36" s="39"/>
       <c r="T36" s="39"/>
       <c r="U36" s="39"/>
       <c r="V36" s="39"/>
       <c r="W36" s="39"/>
       <c r="X36" s="39"/>
       <c r="Y36" s="39"/>
       <c r="Z36" s="39"/>
       <c r="AA36" s="39"/>
       <c r="AB36" s="39"/>
       <c r="AC36" s="39"/>
       <c r="AD36" s="39"/>
     </row>
     <row r="37" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A37" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B37" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C37" s="60" t="s">
-        <v>47</v>
-[...5 lines deleted...]
-        <v>389</v>
+        <v>76</v>
+      </c>
+      <c r="D37" s="120" t="s">
+        <v>77</v>
+      </c>
+      <c r="E37" s="61" t="s">
+        <v>36</v>
       </c>
       <c r="F37" s="55">
         <v>0</v>
       </c>
       <c r="G37" s="58">
         <v>2459.0160000000001</v>
       </c>
       <c r="H37" s="58">
         <f t="shared" si="0"/>
         <v>2999.9995200000003</v>
       </c>
       <c r="I37" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J37" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K37" s="38"/>
       <c r="L37" s="39"/>
       <c r="M37" s="39"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
       <c r="R37" s="39"/>
       <c r="S37" s="39"/>
       <c r="T37" s="39"/>
       <c r="U37" s="39"/>
       <c r="V37" s="39"/>
       <c r="W37" s="39"/>
       <c r="X37" s="39"/>
       <c r="Y37" s="39"/>
       <c r="Z37" s="39"/>
       <c r="AA37" s="39"/>
       <c r="AB37" s="39"/>
       <c r="AC37" s="39"/>
       <c r="AD37" s="39"/>
     </row>
     <row r="38" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A38" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B38" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C38" s="60" t="s">
-        <v>48</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>78</v>
+      </c>
+      <c r="D38" s="120" t="s">
+        <v>79</v>
+      </c>
+      <c r="E38" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F38" s="55">
         <v>0</v>
       </c>
       <c r="G38" s="58">
         <v>145.90199999999999</v>
       </c>
       <c r="H38" s="58">
         <f t="shared" si="0"/>
         <v>178.00043999999997</v>
       </c>
       <c r="I38" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J38" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K38" s="38"/>
       <c r="L38" s="39"/>
       <c r="M38" s="39"/>
       <c r="N38" s="39"/>
       <c r="O38" s="39"/>
       <c r="P38" s="39"/>
       <c r="Q38" s="39"/>
       <c r="R38" s="39"/>
       <c r="S38" s="39"/>
       <c r="T38" s="39"/>
       <c r="U38" s="39"/>
       <c r="V38" s="39"/>
       <c r="W38" s="39"/>
       <c r="X38" s="39"/>
       <c r="Y38" s="39"/>
       <c r="Z38" s="39"/>
       <c r="AA38" s="39"/>
       <c r="AB38" s="39"/>
       <c r="AC38" s="39"/>
       <c r="AD38" s="39"/>
     </row>
     <row r="39" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A39" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B39" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C39" s="60" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>80</v>
+      </c>
+      <c r="D39" s="120" t="s">
+        <v>81</v>
+      </c>
+      <c r="E39" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F39" s="55">
         <v>0</v>
       </c>
       <c r="G39" s="58">
         <v>384.42599999999999</v>
       </c>
       <c r="H39" s="58">
         <f t="shared" si="0"/>
         <v>468.99971999999997</v>
       </c>
       <c r="I39" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J39" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K39" s="38"/>
       <c r="L39" s="39"/>
       <c r="M39" s="39"/>
       <c r="N39" s="39"/>
       <c r="O39" s="39"/>
       <c r="P39" s="39"/>
       <c r="Q39" s="39"/>
       <c r="R39" s="39"/>
       <c r="S39" s="39"/>
       <c r="T39" s="39"/>
       <c r="U39" s="39"/>
       <c r="V39" s="39"/>
       <c r="W39" s="39"/>
       <c r="X39" s="39"/>
       <c r="Y39" s="39"/>
       <c r="Z39" s="39"/>
       <c r="AA39" s="39"/>
       <c r="AB39" s="39"/>
       <c r="AC39" s="39"/>
       <c r="AD39" s="39"/>
     </row>
     <row r="40" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A40" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B40" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C40" s="60" t="s">
-        <v>50</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>82</v>
+      </c>
+      <c r="D40" s="120" t="s">
+        <v>83</v>
+      </c>
+      <c r="E40" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F40" s="55">
         <v>0</v>
       </c>
       <c r="G40" s="58">
         <v>721.31100000000004</v>
       </c>
       <c r="H40" s="58">
         <f t="shared" si="0"/>
         <v>879.9994200000001</v>
       </c>
       <c r="I40" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J40" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K40" s="38"/>
       <c r="L40" s="39"/>
       <c r="M40" s="39"/>
       <c r="N40" s="39"/>
       <c r="O40" s="39"/>
       <c r="P40" s="39"/>
       <c r="Q40" s="39"/>
       <c r="R40" s="39"/>
       <c r="S40" s="39"/>
       <c r="T40" s="39"/>
       <c r="U40" s="39"/>
       <c r="V40" s="39"/>
       <c r="W40" s="39"/>
       <c r="X40" s="39"/>
       <c r="Y40" s="39"/>
       <c r="Z40" s="39"/>
       <c r="AA40" s="39"/>
       <c r="AB40" s="39"/>
       <c r="AC40" s="39"/>
       <c r="AD40" s="39"/>
     </row>
     <row r="41" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A41" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B41" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C41" s="60" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>84</v>
+      </c>
+      <c r="D41" s="120" t="s">
+        <v>85</v>
+      </c>
+      <c r="E41" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F41" s="55">
         <v>0</v>
       </c>
       <c r="G41" s="58">
         <v>1180.328</v>
       </c>
       <c r="H41" s="58">
         <f t="shared" si="0"/>
         <v>1440.0001600000001</v>
       </c>
       <c r="I41" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J41" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K41" s="38"/>
       <c r="L41" s="39"/>
       <c r="M41" s="39"/>
       <c r="N41" s="39"/>
       <c r="O41" s="39"/>
       <c r="P41" s="39"/>
       <c r="Q41" s="39"/>
       <c r="R41" s="39"/>
       <c r="S41" s="39"/>
       <c r="T41" s="39"/>
       <c r="U41" s="39"/>
       <c r="V41" s="39"/>
       <c r="W41" s="39"/>
       <c r="X41" s="39"/>
       <c r="Y41" s="39"/>
       <c r="Z41" s="39"/>
       <c r="AA41" s="39"/>
       <c r="AB41" s="39"/>
       <c r="AC41" s="39"/>
       <c r="AD41" s="39"/>
     </row>
     <row r="42" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A42" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B42" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C42" s="60" t="s">
-        <v>52</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>86</v>
+      </c>
+      <c r="D42" s="120" t="s">
+        <v>87</v>
+      </c>
+      <c r="E42" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F42" s="55">
         <v>0</v>
       </c>
       <c r="G42" s="58">
         <v>1704.9179999999999</v>
       </c>
       <c r="H42" s="58">
         <f t="shared" si="0"/>
         <v>2079.9999600000001</v>
       </c>
       <c r="I42" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J42" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K42" s="38"/>
       <c r="L42" s="39"/>
       <c r="M42" s="39"/>
       <c r="N42" s="39"/>
       <c r="O42" s="39"/>
       <c r="P42" s="39"/>
       <c r="Q42" s="39"/>
       <c r="R42" s="39"/>
       <c r="S42" s="39"/>
       <c r="T42" s="39"/>
       <c r="U42" s="39"/>
       <c r="V42" s="39"/>
       <c r="W42" s="39"/>
       <c r="X42" s="39"/>
       <c r="Y42" s="39"/>
       <c r="Z42" s="39"/>
       <c r="AA42" s="39"/>
       <c r="AB42" s="39"/>
       <c r="AC42" s="39"/>
       <c r="AD42" s="39"/>
     </row>
     <row r="43" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A43" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B43" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C43" s="60" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>88</v>
+      </c>
+      <c r="D43" s="120" t="s">
+        <v>89</v>
+      </c>
+      <c r="E43" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F43" s="55">
         <v>0</v>
       </c>
       <c r="G43" s="58">
         <v>2459.02</v>
       </c>
       <c r="H43" s="58">
         <f t="shared" si="0"/>
         <v>3000.0043999999998</v>
       </c>
       <c r="I43" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J43" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K43" s="38"/>
       <c r="L43" s="39"/>
       <c r="M43" s="39"/>
       <c r="N43" s="39"/>
       <c r="O43" s="39"/>
       <c r="P43" s="39"/>
       <c r="Q43" s="39"/>
       <c r="R43" s="39"/>
       <c r="S43" s="39"/>
       <c r="T43" s="39"/>
       <c r="U43" s="39"/>
       <c r="V43" s="39"/>
       <c r="W43" s="39"/>
       <c r="X43" s="39"/>
       <c r="Y43" s="39"/>
       <c r="Z43" s="39"/>
       <c r="AA43" s="39"/>
       <c r="AB43" s="39"/>
       <c r="AC43" s="39"/>
       <c r="AD43" s="39"/>
     </row>
     <row r="44" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A44" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B44" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C44" s="60" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>90</v>
+      </c>
+      <c r="D44" s="120" t="s">
+        <v>91</v>
+      </c>
+      <c r="E44" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F44" s="55">
         <v>0</v>
       </c>
       <c r="G44" s="58">
         <v>3278.69</v>
       </c>
       <c r="H44" s="58">
         <f t="shared" si="0"/>
         <v>4000.0018</v>
       </c>
       <c r="I44" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J44" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K44" s="38"/>
       <c r="L44" s="39"/>
       <c r="M44" s="39"/>
       <c r="N44" s="39"/>
       <c r="O44" s="39"/>
       <c r="P44" s="39"/>
       <c r="Q44" s="39"/>
       <c r="R44" s="39"/>
       <c r="S44" s="39"/>
       <c r="T44" s="39"/>
       <c r="U44" s="39"/>
       <c r="V44" s="39"/>
       <c r="W44" s="39"/>
       <c r="X44" s="39"/>
       <c r="Y44" s="39"/>
       <c r="Z44" s="39"/>
       <c r="AA44" s="39"/>
       <c r="AB44" s="39"/>
       <c r="AC44" s="39"/>
       <c r="AD44" s="39"/>
     </row>
     <row r="45" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A45" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B45" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C45" s="60" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>92</v>
+      </c>
+      <c r="D45" s="120" t="s">
+        <v>93</v>
+      </c>
+      <c r="E45" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F45" s="55">
         <v>0</v>
       </c>
       <c r="G45" s="58">
         <v>3684.43</v>
       </c>
       <c r="H45" s="58">
         <f t="shared" si="0"/>
         <v>4495.0046000000002</v>
       </c>
       <c r="I45" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J45" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K45" s="38"/>
       <c r="L45" s="39"/>
       <c r="M45" s="39"/>
       <c r="N45" s="39"/>
       <c r="O45" s="39"/>
       <c r="P45" s="39"/>
       <c r="Q45" s="39"/>
       <c r="R45" s="39"/>
       <c r="S45" s="39"/>
       <c r="T45" s="39"/>
       <c r="U45" s="39"/>
       <c r="V45" s="39"/>
       <c r="W45" s="39"/>
       <c r="X45" s="39"/>
       <c r="Y45" s="39"/>
       <c r="Z45" s="39"/>
       <c r="AA45" s="39"/>
       <c r="AB45" s="39"/>
       <c r="AC45" s="39"/>
       <c r="AD45" s="39"/>
     </row>
     <row r="46" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A46" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B46" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C46" s="60" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-        <v>385</v>
+        <v>94</v>
+      </c>
+      <c r="D46" s="120" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46" s="61" t="s">
+        <v>30</v>
       </c>
       <c r="F46" s="55">
         <v>0</v>
       </c>
       <c r="G46" s="58">
         <v>4259.84</v>
       </c>
       <c r="H46" s="58">
         <f t="shared" si="0"/>
         <v>5197.0048000000006</v>
       </c>
       <c r="I46" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J46" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K46" s="38"/>
       <c r="L46" s="39"/>
       <c r="M46" s="39"/>
       <c r="N46" s="39"/>
       <c r="O46" s="39"/>
       <c r="P46" s="39"/>
       <c r="Q46" s="39"/>
       <c r="R46" s="39"/>
       <c r="S46" s="39"/>
       <c r="T46" s="39"/>
       <c r="U46" s="39"/>
       <c r="V46" s="39"/>
       <c r="W46" s="39"/>
       <c r="X46" s="39"/>
       <c r="Y46" s="39"/>
       <c r="Z46" s="39"/>
       <c r="AA46" s="39"/>
       <c r="AB46" s="39"/>
       <c r="AC46" s="39"/>
       <c r="AD46" s="39"/>
     </row>
     <row r="47" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A47" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B47" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C47" s="60" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>96</v>
+      </c>
+      <c r="D47" s="120" t="s">
+        <v>97</v>
+      </c>
+      <c r="E47" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F47" s="55">
         <v>0</v>
       </c>
       <c r="G47" s="58">
         <v>218.85</v>
       </c>
       <c r="H47" s="58">
         <f t="shared" si="0"/>
         <v>266.99700000000001</v>
       </c>
       <c r="I47" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J47" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K47" s="38"/>
       <c r="L47" s="39"/>
       <c r="M47" s="39"/>
       <c r="N47" s="39"/>
       <c r="O47" s="39"/>
       <c r="P47" s="39"/>
       <c r="Q47" s="39"/>
       <c r="R47" s="39"/>
       <c r="S47" s="39"/>
       <c r="T47" s="39"/>
       <c r="U47" s="39"/>
       <c r="V47" s="39"/>
       <c r="W47" s="39"/>
       <c r="X47" s="39"/>
       <c r="Y47" s="39"/>
       <c r="Z47" s="39"/>
       <c r="AA47" s="39"/>
       <c r="AB47" s="39"/>
       <c r="AC47" s="39"/>
       <c r="AD47" s="39"/>
     </row>
     <row r="48" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A48" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B48" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C48" s="60" t="s">
-        <v>58</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>98</v>
+      </c>
+      <c r="D48" s="120" t="s">
+        <v>99</v>
+      </c>
+      <c r="E48" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F48" s="55">
         <v>0</v>
       </c>
       <c r="G48" s="58">
         <v>531.97</v>
       </c>
       <c r="H48" s="58">
         <f t="shared" si="0"/>
         <v>649.00340000000006</v>
       </c>
       <c r="I48" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J48" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K48" s="38"/>
       <c r="L48" s="39"/>
       <c r="M48" s="39"/>
       <c r="N48" s="39"/>
       <c r="O48" s="39"/>
       <c r="P48" s="39"/>
       <c r="Q48" s="39"/>
       <c r="R48" s="39"/>
       <c r="S48" s="39"/>
       <c r="T48" s="39"/>
       <c r="U48" s="39"/>
       <c r="V48" s="39"/>
       <c r="W48" s="39"/>
       <c r="X48" s="39"/>
       <c r="Y48" s="39"/>
       <c r="Z48" s="39"/>
       <c r="AA48" s="39"/>
       <c r="AB48" s="39"/>
       <c r="AC48" s="39"/>
       <c r="AD48" s="39"/>
     </row>
     <row r="49" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A49" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B49" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C49" s="60" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>100</v>
+      </c>
+      <c r="D49" s="120" t="s">
+        <v>101</v>
+      </c>
+      <c r="E49" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F49" s="55">
         <v>0</v>
       </c>
       <c r="G49" s="58">
         <v>967.21</v>
       </c>
       <c r="H49" s="58">
         <f t="shared" si="0"/>
         <v>1179.9962</v>
       </c>
       <c r="I49" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J49" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K49" s="38"/>
       <c r="L49" s="39"/>
       <c r="M49" s="39"/>
       <c r="N49" s="39"/>
       <c r="O49" s="39"/>
       <c r="P49" s="39"/>
       <c r="Q49" s="39"/>
       <c r="R49" s="39"/>
       <c r="S49" s="39"/>
       <c r="T49" s="39"/>
       <c r="U49" s="39"/>
       <c r="V49" s="39"/>
       <c r="W49" s="39"/>
       <c r="X49" s="39"/>
       <c r="Y49" s="39"/>
       <c r="Z49" s="39"/>
       <c r="AA49" s="39"/>
       <c r="AB49" s="39"/>
       <c r="AC49" s="39"/>
       <c r="AD49" s="39"/>
     </row>
     <row r="50" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A50" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B50" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C50" s="60" t="s">
-        <v>60</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>102</v>
+      </c>
+      <c r="D50" s="120" t="s">
+        <v>103</v>
+      </c>
+      <c r="E50" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F50" s="55">
         <v>0</v>
       </c>
       <c r="G50" s="58">
         <v>1721.31</v>
       </c>
       <c r="H50" s="58">
         <f t="shared" si="0"/>
         <v>2099.9982</v>
       </c>
       <c r="I50" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J50" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K50" s="38"/>
       <c r="L50" s="39"/>
       <c r="M50" s="39"/>
       <c r="N50" s="39"/>
       <c r="O50" s="39"/>
       <c r="P50" s="39"/>
       <c r="Q50" s="39"/>
       <c r="R50" s="39"/>
       <c r="S50" s="39"/>
       <c r="T50" s="39"/>
       <c r="U50" s="39"/>
       <c r="V50" s="39"/>
       <c r="W50" s="39"/>
       <c r="X50" s="39"/>
       <c r="Y50" s="39"/>
       <c r="Z50" s="39"/>
       <c r="AA50" s="39"/>
       <c r="AB50" s="39"/>
       <c r="AC50" s="39"/>
       <c r="AD50" s="39"/>
     </row>
     <row r="51" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A51" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B51" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C51" s="60" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>104</v>
+      </c>
+      <c r="D51" s="120" t="s">
+        <v>105</v>
+      </c>
+      <c r="E51" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F51" s="55">
         <v>0</v>
       </c>
       <c r="G51" s="58">
         <v>2377.0500000000002</v>
       </c>
       <c r="H51" s="58">
         <f t="shared" si="0"/>
         <v>2900.0010000000002</v>
       </c>
       <c r="I51" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J51" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K51" s="38"/>
       <c r="L51" s="39"/>
       <c r="M51" s="39"/>
       <c r="N51" s="39"/>
       <c r="O51" s="39"/>
       <c r="P51" s="39"/>
       <c r="Q51" s="39"/>
       <c r="R51" s="39"/>
       <c r="S51" s="39"/>
       <c r="T51" s="39"/>
       <c r="U51" s="39"/>
       <c r="V51" s="39"/>
       <c r="W51" s="39"/>
       <c r="X51" s="39"/>
       <c r="Y51" s="39"/>
       <c r="Z51" s="39"/>
       <c r="AA51" s="39"/>
       <c r="AB51" s="39"/>
       <c r="AC51" s="39"/>
       <c r="AD51" s="39"/>
     </row>
     <row r="52" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A52" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B52" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C52" s="60" t="s">
-        <v>62</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>106</v>
+      </c>
+      <c r="D52" s="120" t="s">
+        <v>107</v>
+      </c>
+      <c r="E52" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F52" s="55">
         <v>0</v>
       </c>
       <c r="G52" s="58">
         <v>3684.43</v>
       </c>
       <c r="H52" s="58">
         <f t="shared" si="0"/>
         <v>4495.0046000000002</v>
       </c>
       <c r="I52" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J52" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K52" s="38"/>
       <c r="L52" s="39"/>
       <c r="M52" s="39"/>
       <c r="N52" s="39"/>
       <c r="O52" s="39"/>
       <c r="P52" s="39"/>
       <c r="Q52" s="39"/>
       <c r="R52" s="39"/>
       <c r="S52" s="39"/>
       <c r="T52" s="39"/>
       <c r="U52" s="39"/>
       <c r="V52" s="39"/>
       <c r="W52" s="39"/>
       <c r="X52" s="39"/>
       <c r="Y52" s="39"/>
       <c r="Z52" s="39"/>
       <c r="AA52" s="39"/>
       <c r="AB52" s="39"/>
       <c r="AC52" s="39"/>
       <c r="AD52" s="39"/>
     </row>
     <row r="53" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A53" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B53" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C53" s="60" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>108</v>
+      </c>
+      <c r="D53" s="120" t="s">
+        <v>109</v>
+      </c>
+      <c r="E53" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F53" s="55">
         <v>0</v>
       </c>
       <c r="G53" s="58">
         <v>4672.13</v>
       </c>
       <c r="H53" s="58">
         <f t="shared" si="0"/>
         <v>5699.9985999999999</v>
       </c>
       <c r="I53" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J53" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K53" s="38"/>
       <c r="L53" s="39"/>
       <c r="M53" s="39"/>
       <c r="N53" s="39"/>
       <c r="O53" s="39"/>
       <c r="P53" s="39"/>
       <c r="Q53" s="39"/>
       <c r="R53" s="39"/>
       <c r="S53" s="39"/>
       <c r="T53" s="39"/>
       <c r="U53" s="39"/>
       <c r="V53" s="39"/>
       <c r="W53" s="39"/>
       <c r="X53" s="39"/>
       <c r="Y53" s="39"/>
       <c r="Z53" s="39"/>
       <c r="AA53" s="39"/>
       <c r="AB53" s="39"/>
       <c r="AC53" s="39"/>
       <c r="AD53" s="39"/>
     </row>
     <row r="54" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A54" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B54" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C54" s="60" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>110</v>
+      </c>
+      <c r="D54" s="120" t="s">
+        <v>111</v>
+      </c>
+      <c r="E54" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F54" s="55">
         <v>0</v>
       </c>
       <c r="G54" s="58">
         <v>5409.84</v>
       </c>
       <c r="H54" s="58">
         <f t="shared" si="0"/>
         <v>6600.0048000000006</v>
       </c>
       <c r="I54" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J54" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K54" s="38"/>
       <c r="L54" s="39"/>
       <c r="M54" s="39"/>
       <c r="N54" s="39"/>
       <c r="O54" s="39"/>
       <c r="P54" s="39"/>
       <c r="Q54" s="39"/>
       <c r="R54" s="39"/>
       <c r="S54" s="39"/>
       <c r="T54" s="39"/>
       <c r="U54" s="39"/>
       <c r="V54" s="39"/>
       <c r="W54" s="39"/>
       <c r="X54" s="39"/>
       <c r="Y54" s="39"/>
       <c r="Z54" s="39"/>
       <c r="AA54" s="39"/>
       <c r="AB54" s="39"/>
       <c r="AC54" s="39"/>
       <c r="AD54" s="39"/>
     </row>
     <row r="55" spans="1:30" s="40" customFormat="1" ht="21" customHeight="1">
       <c r="A55" s="59" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B55" s="60" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C55" s="60" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>387</v>
+        <v>112</v>
+      </c>
+      <c r="D55" s="120" t="s">
+        <v>113</v>
+      </c>
+      <c r="E55" s="61" t="s">
+        <v>33</v>
       </c>
       <c r="F55" s="55">
         <v>0</v>
       </c>
       <c r="G55" s="58">
         <v>6393.44</v>
       </c>
       <c r="H55" s="58">
         <f t="shared" si="0"/>
         <v>7799.996799999999</v>
       </c>
       <c r="I55" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J55" s="36" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="K55" s="38"/>
       <c r="L55" s="39"/>
       <c r="M55" s="39"/>
       <c r="N55" s="39"/>
       <c r="O55" s="39"/>
       <c r="P55" s="39"/>
       <c r="Q55" s="39"/>
       <c r="R55" s="39"/>
       <c r="S55" s="39"/>
       <c r="T55" s="39"/>
       <c r="U55" s="39"/>
       <c r="V55" s="39"/>
       <c r="W55" s="39"/>
       <c r="X55" s="39"/>
       <c r="Y55" s="39"/>
       <c r="Z55" s="39"/>
       <c r="AA55" s="39"/>
       <c r="AB55" s="39"/>
       <c r="AC55" s="39"/>
       <c r="AD55" s="39"/>
     </row>
     <row r="56" spans="1:30" ht="21" customHeight="1">
-      <c r="A56" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E56" s="65"/>
+      <c r="A56" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B56" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="D56" s="64" t="s">
+        <v>115</v>
+      </c>
+      <c r="E56" s="64"/>
       <c r="F56" s="55">
         <v>0</v>
       </c>
       <c r="G56" s="56">
         <v>655.74</v>
       </c>
       <c r="H56" s="56">
         <f t="shared" si="0"/>
         <v>800.00279999999998</v>
       </c>
       <c r="I56" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J56" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K56" s="37"/>
       <c r="L56" s="7"/>
       <c r="M56" s="7"/>
       <c r="N56" s="7"/>
       <c r="O56" s="7"/>
       <c r="P56" s="7"/>
       <c r="Q56" s="7"/>
       <c r="R56" s="7"/>
       <c r="S56" s="7"/>
       <c r="T56" s="7"/>
       <c r="U56" s="7"/>
       <c r="V56" s="7"/>
       <c r="W56" s="7"/>
       <c r="X56" s="7"/>
       <c r="Y56" s="7"/>
       <c r="Z56" s="7"/>
       <c r="AA56" s="7"/>
       <c r="AB56" s="7"/>
       <c r="AC56" s="7"/>
       <c r="AD56" s="7"/>
     </row>
     <row r="57" spans="1:30" ht="21" customHeight="1">
-      <c r="A57" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E57" s="65"/>
+      <c r="A57" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B57" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="63" t="s">
+        <v>117</v>
+      </c>
+      <c r="D57" s="64" t="s">
+        <v>118</v>
+      </c>
+      <c r="E57" s="64"/>
       <c r="F57" s="55">
         <v>0</v>
       </c>
       <c r="G57" s="56">
         <v>219.26</v>
       </c>
       <c r="H57" s="56">
         <f t="shared" si="0"/>
         <v>267.49720000000002</v>
       </c>
       <c r="I57" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J57" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K57" s="37"/>
       <c r="L57" s="7"/>
       <c r="M57" s="7"/>
       <c r="N57" s="7"/>
       <c r="O57" s="7"/>
       <c r="P57" s="7"/>
       <c r="Q57" s="7"/>
       <c r="R57" s="7"/>
       <c r="S57" s="7"/>
       <c r="T57" s="7"/>
       <c r="U57" s="7"/>
       <c r="V57" s="7"/>
       <c r="W57" s="7"/>
       <c r="X57" s="7"/>
       <c r="Y57" s="7"/>
       <c r="Z57" s="7"/>
       <c r="AA57" s="7"/>
       <c r="AB57" s="7"/>
       <c r="AC57" s="7"/>
       <c r="AD57" s="7"/>
     </row>
     <row r="58" spans="1:30" ht="21" customHeight="1">
-      <c r="A58" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E58" s="65"/>
+      <c r="A58" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B58" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C58" s="63" t="s">
+        <v>119</v>
+      </c>
+      <c r="D58" s="64" t="s">
+        <v>120</v>
+      </c>
+      <c r="E58" s="64"/>
       <c r="F58" s="55">
         <v>0</v>
       </c>
       <c r="G58" s="56">
         <v>348.36</v>
       </c>
       <c r="H58" s="56">
         <f t="shared" si="0"/>
         <v>424.99920000000003</v>
       </c>
       <c r="I58" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J58" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K58" s="37"/>
       <c r="L58" s="7"/>
       <c r="M58" s="7"/>
       <c r="N58" s="7"/>
       <c r="O58" s="7"/>
       <c r="P58" s="7"/>
       <c r="Q58" s="7"/>
       <c r="R58" s="7"/>
       <c r="S58" s="7"/>
       <c r="T58" s="7"/>
       <c r="U58" s="7"/>
       <c r="V58" s="7"/>
       <c r="W58" s="7"/>
       <c r="X58" s="7"/>
       <c r="Y58" s="7"/>
       <c r="Z58" s="7"/>
       <c r="AA58" s="7"/>
       <c r="AB58" s="7"/>
       <c r="AC58" s="7"/>
       <c r="AD58" s="7"/>
     </row>
     <row r="59" spans="1:30" ht="21" customHeight="1">
-      <c r="A59" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E59" s="65"/>
+      <c r="A59" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B59" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C59" s="63" t="s">
+        <v>121</v>
+      </c>
+      <c r="D59" s="64" t="s">
+        <v>122</v>
+      </c>
+      <c r="E59" s="64"/>
       <c r="F59" s="55">
         <v>0</v>
       </c>
       <c r="G59" s="56">
         <v>102.46</v>
       </c>
       <c r="H59" s="56">
         <f t="shared" si="0"/>
         <v>125.0012</v>
       </c>
       <c r="I59" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J59" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K59" s="37"/>
       <c r="L59" s="7"/>
       <c r="M59" s="7"/>
       <c r="N59" s="7"/>
       <c r="O59" s="7"/>
       <c r="P59" s="7"/>
       <c r="Q59" s="7"/>
       <c r="R59" s="7"/>
       <c r="S59" s="7"/>
       <c r="T59" s="7"/>
       <c r="U59" s="7"/>
       <c r="V59" s="7"/>
       <c r="W59" s="7"/>
       <c r="X59" s="7"/>
       <c r="Y59" s="7"/>
       <c r="Z59" s="7"/>
       <c r="AA59" s="7"/>
       <c r="AB59" s="7"/>
       <c r="AC59" s="7"/>
       <c r="AD59" s="7"/>
     </row>
     <row r="60" spans="1:30" ht="21" customHeight="1">
-      <c r="A60" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E60" s="65"/>
+      <c r="A60" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B60" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C60" s="63" t="s">
+        <v>123</v>
+      </c>
+      <c r="D60" s="64" t="s">
+        <v>124</v>
+      </c>
+      <c r="E60" s="64"/>
       <c r="F60" s="55">
         <v>0</v>
       </c>
       <c r="G60" s="56">
         <v>190.16</v>
       </c>
       <c r="H60" s="56">
         <f t="shared" si="0"/>
         <v>231.99520000000001</v>
       </c>
       <c r="I60" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J60" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K60" s="37"/>
       <c r="L60" s="7"/>
       <c r="M60" s="7"/>
       <c r="N60" s="7"/>
       <c r="O60" s="7"/>
       <c r="P60" s="7"/>
       <c r="Q60" s="7"/>
       <c r="R60" s="7"/>
       <c r="S60" s="7"/>
       <c r="T60" s="7"/>
       <c r="U60" s="7"/>
       <c r="V60" s="7"/>
       <c r="W60" s="7"/>
       <c r="X60" s="7"/>
       <c r="Y60" s="7"/>
       <c r="Z60" s="7"/>
       <c r="AA60" s="7"/>
       <c r="AB60" s="7"/>
       <c r="AC60" s="7"/>
       <c r="AD60" s="7"/>
     </row>
     <row r="61" spans="1:30" ht="21" customHeight="1">
-      <c r="A61" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E61" s="65"/>
+      <c r="A61" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B61" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C61" s="63" t="s">
+        <v>125</v>
+      </c>
+      <c r="D61" s="64" t="s">
+        <v>126</v>
+      </c>
+      <c r="E61" s="64"/>
       <c r="F61" s="55">
         <v>0</v>
       </c>
       <c r="G61" s="56">
         <v>540.98</v>
       </c>
       <c r="H61" s="56">
         <f t="shared" si="0"/>
         <v>659.99559999999997</v>
       </c>
       <c r="I61" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J61" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K61" s="37"/>
       <c r="L61" s="7"/>
       <c r="M61" s="7"/>
       <c r="N61" s="7"/>
       <c r="O61" s="7"/>
       <c r="P61" s="7"/>
       <c r="Q61" s="7"/>
       <c r="R61" s="7"/>
       <c r="S61" s="7"/>
       <c r="T61" s="7"/>
       <c r="U61" s="7"/>
       <c r="V61" s="7"/>
       <c r="W61" s="7"/>
       <c r="X61" s="7"/>
       <c r="Y61" s="7"/>
       <c r="Z61" s="7"/>
       <c r="AA61" s="7"/>
       <c r="AB61" s="7"/>
       <c r="AC61" s="7"/>
       <c r="AD61" s="7"/>
     </row>
     <row r="62" spans="1:30" ht="21" customHeight="1">
-      <c r="A62" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E62" s="65"/>
+      <c r="A62" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C62" s="63" t="s">
+        <v>127</v>
+      </c>
+      <c r="D62" s="64" t="s">
+        <v>128</v>
+      </c>
+      <c r="E62" s="64"/>
       <c r="F62" s="55">
         <v>0</v>
       </c>
       <c r="G62" s="56">
         <v>57.38</v>
       </c>
       <c r="H62" s="56">
         <f t="shared" si="0"/>
         <v>70.003600000000006</v>
       </c>
       <c r="I62" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J62" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K62" s="37"/>
       <c r="L62" s="7"/>
       <c r="M62" s="7"/>
       <c r="N62" s="7"/>
       <c r="O62" s="7"/>
       <c r="P62" s="7"/>
       <c r="Q62" s="7"/>
       <c r="R62" s="7"/>
       <c r="S62" s="7"/>
       <c r="T62" s="7"/>
       <c r="U62" s="7"/>
       <c r="V62" s="7"/>
       <c r="W62" s="7"/>
       <c r="X62" s="7"/>
       <c r="Y62" s="7"/>
       <c r="Z62" s="7"/>
       <c r="AA62" s="7"/>
       <c r="AB62" s="7"/>
       <c r="AC62" s="7"/>
       <c r="AD62" s="7"/>
     </row>
     <row r="63" spans="1:30" ht="21" customHeight="1">
-      <c r="A63" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E63" s="65"/>
+      <c r="A63" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B63" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C63" s="63" t="s">
+        <v>129</v>
+      </c>
+      <c r="D63" s="64" t="s">
+        <v>130</v>
+      </c>
+      <c r="E63" s="64"/>
       <c r="F63" s="55">
         <v>0</v>
       </c>
       <c r="G63" s="56">
         <v>56.56</v>
       </c>
       <c r="H63" s="56">
         <f t="shared" si="0"/>
         <v>69.003200000000007</v>
       </c>
       <c r="I63" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J63" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K63" s="37"/>
       <c r="L63" s="7"/>
       <c r="M63" s="7"/>
       <c r="N63" s="7"/>
       <c r="O63" s="7"/>
       <c r="P63" s="7"/>
       <c r="Q63" s="7"/>
       <c r="R63" s="7"/>
       <c r="S63" s="7"/>
       <c r="T63" s="7"/>
       <c r="U63" s="7"/>
       <c r="V63" s="7"/>
       <c r="W63" s="7"/>
       <c r="X63" s="7"/>
       <c r="Y63" s="7"/>
       <c r="Z63" s="7"/>
       <c r="AA63" s="7"/>
       <c r="AB63" s="7"/>
       <c r="AC63" s="7"/>
       <c r="AD63" s="7"/>
     </row>
     <row r="64" spans="1:30" ht="21" customHeight="1">
-      <c r="A64" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E64" s="65"/>
+      <c r="A64" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B64" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C64" s="63" t="s">
+        <v>131</v>
+      </c>
+      <c r="D64" s="121" t="s">
+        <v>132</v>
+      </c>
+      <c r="E64" s="64"/>
       <c r="F64" s="55">
         <v>0</v>
       </c>
       <c r="G64" s="56">
         <v>131.15</v>
       </c>
       <c r="H64" s="56">
         <f t="shared" si="0"/>
         <v>160.00300000000001</v>
       </c>
       <c r="I64" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J64" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K64" s="37"/>
       <c r="L64" s="7"/>
       <c r="M64" s="7"/>
       <c r="N64" s="7"/>
       <c r="O64" s="7"/>
       <c r="P64" s="7"/>
       <c r="Q64" s="7"/>
       <c r="R64" s="7"/>
       <c r="S64" s="7"/>
       <c r="T64" s="7"/>
       <c r="U64" s="7"/>
       <c r="V64" s="7"/>
       <c r="W64" s="7"/>
       <c r="X64" s="7"/>
       <c r="Y64" s="7"/>
       <c r="Z64" s="7"/>
       <c r="AA64" s="7"/>
       <c r="AB64" s="7"/>
       <c r="AC64" s="7"/>
       <c r="AD64" s="7"/>
     </row>
     <row r="65" spans="1:30" ht="21" customHeight="1">
-      <c r="A65" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E65" s="65"/>
+      <c r="A65" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B65" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C65" s="63" t="s">
+        <v>133</v>
+      </c>
+      <c r="D65" s="64" t="s">
+        <v>134</v>
+      </c>
+      <c r="E65" s="64"/>
       <c r="F65" s="55">
         <v>0</v>
       </c>
       <c r="G65" s="56">
         <v>1228.69</v>
       </c>
       <c r="H65" s="56">
         <f t="shared" si="0"/>
         <v>1499.0018</v>
       </c>
       <c r="I65" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J65" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K65" s="37"/>
       <c r="L65" s="7"/>
       <c r="M65" s="7"/>
       <c r="N65" s="7"/>
       <c r="O65" s="7"/>
       <c r="P65" s="7"/>
       <c r="Q65" s="7"/>
       <c r="R65" s="7"/>
       <c r="S65" s="7"/>
       <c r="T65" s="7"/>
       <c r="U65" s="7"/>
       <c r="V65" s="7"/>
       <c r="W65" s="7"/>
       <c r="X65" s="7"/>
       <c r="Y65" s="7"/>
       <c r="Z65" s="7"/>
       <c r="AA65" s="7"/>
       <c r="AB65" s="7"/>
       <c r="AC65" s="7"/>
       <c r="AD65" s="7"/>
     </row>
     <row r="66" spans="1:30" ht="21" customHeight="1">
-      <c r="A66" s="63" t="s">
-[...11 lines deleted...]
-      <c r="E66" s="65"/>
+      <c r="A66" s="62" t="s">
+        <v>22</v>
+      </c>
+      <c r="B66" s="63" t="s">
+        <v>23</v>
+      </c>
+      <c r="C66" s="63" t="s">
+        <v>135</v>
+      </c>
+      <c r="D66" s="64" t="s">
+        <v>136</v>
+      </c>
+      <c r="E66" s="64"/>
       <c r="F66" s="55">
         <v>0</v>
       </c>
       <c r="G66" s="56">
         <v>250</v>
       </c>
       <c r="H66" s="56">
         <f t="shared" si="0"/>
         <v>305</v>
       </c>
       <c r="I66" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J66" s="36" t="s">
-        <v>67</v>
+        <v>116</v>
       </c>
       <c r="K66" s="37"/>
       <c r="L66" s="7"/>
       <c r="M66" s="7"/>
       <c r="N66" s="7"/>
       <c r="O66" s="7"/>
       <c r="P66" s="7"/>
       <c r="Q66" s="7"/>
       <c r="R66" s="7"/>
       <c r="S66" s="7"/>
       <c r="T66" s="7"/>
       <c r="U66" s="7"/>
       <c r="V66" s="7"/>
       <c r="W66" s="7"/>
       <c r="X66" s="7"/>
       <c r="Y66" s="7"/>
       <c r="Z66" s="7"/>
       <c r="AA66" s="7"/>
       <c r="AB66" s="7"/>
       <c r="AC66" s="7"/>
       <c r="AD66" s="7"/>
     </row>
     <row r="67" spans="1:30" ht="21" customHeight="1">
-      <c r="A67" s="66" t="s">
-[...12 lines deleted...]
-        <v>368</v>
+      <c r="A67" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B67" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C67" s="66" t="s">
+        <v>137</v>
+      </c>
+      <c r="D67" s="67" t="s">
+        <v>138</v>
+      </c>
+      <c r="E67" s="67" t="s">
+        <v>139</v>
       </c>
       <c r="F67" s="55">
         <v>0</v>
       </c>
       <c r="G67" s="56">
         <v>140.16</v>
       </c>
       <c r="H67" s="56">
         <f t="shared" si="0"/>
         <v>170.99520000000001</v>
       </c>
       <c r="I67" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J67" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K67" s="37"/>
       <c r="L67" s="7"/>
       <c r="M67" s="7"/>
       <c r="N67" s="7"/>
       <c r="O67" s="7"/>
       <c r="P67" s="7"/>
       <c r="Q67" s="7"/>
       <c r="R67" s="7"/>
       <c r="S67" s="7"/>
       <c r="T67" s="7"/>
       <c r="U67" s="7"/>
       <c r="V67" s="7"/>
       <c r="W67" s="7"/>
       <c r="X67" s="7"/>
       <c r="Y67" s="7"/>
       <c r="Z67" s="7"/>
       <c r="AA67" s="7"/>
       <c r="AB67" s="7"/>
       <c r="AC67" s="7"/>
       <c r="AD67" s="7"/>
     </row>
     <row r="68" spans="1:30" ht="21" customHeight="1">
-      <c r="A68" s="66" t="s">
-[...12 lines deleted...]
-        <v>369</v>
+      <c r="A68" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B68" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C68" s="66" t="s">
+        <v>141</v>
+      </c>
+      <c r="D68" s="67" t="s">
+        <v>142</v>
+      </c>
+      <c r="E68" s="67" t="s">
+        <v>143</v>
       </c>
       <c r="F68" s="55">
         <v>0</v>
       </c>
       <c r="G68" s="56">
         <v>255.74</v>
       </c>
       <c r="H68" s="56">
         <f t="shared" si="0"/>
         <v>312.00280000000004</v>
       </c>
       <c r="I68" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J68" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K68" s="37"/>
       <c r="L68" s="7"/>
       <c r="M68" s="7"/>
       <c r="N68" s="7"/>
       <c r="O68" s="7"/>
       <c r="P68" s="7"/>
       <c r="Q68" s="7"/>
       <c r="R68" s="7"/>
       <c r="S68" s="7"/>
       <c r="T68" s="7"/>
       <c r="U68" s="7"/>
       <c r="V68" s="7"/>
       <c r="W68" s="7"/>
       <c r="X68" s="7"/>
       <c r="Y68" s="7"/>
       <c r="Z68" s="7"/>
       <c r="AA68" s="7"/>
       <c r="AB68" s="7"/>
       <c r="AC68" s="7"/>
       <c r="AD68" s="7"/>
     </row>
     <row r="69" spans="1:30" ht="21" customHeight="1">
-      <c r="A69" s="66" t="s">
-[...12 lines deleted...]
-        <v>370</v>
+      <c r="A69" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B69" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C69" s="66" t="s">
+        <v>144</v>
+      </c>
+      <c r="D69" s="67" t="s">
+        <v>145</v>
+      </c>
+      <c r="E69" s="67" t="s">
+        <v>146</v>
       </c>
       <c r="F69" s="55">
         <v>0</v>
       </c>
       <c r="G69" s="56">
         <v>440.98</v>
       </c>
       <c r="H69" s="56">
         <f t="shared" si="0"/>
         <v>537.99559999999997</v>
       </c>
       <c r="I69" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J69" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K69" s="37"/>
       <c r="L69" s="7"/>
       <c r="M69" s="7"/>
       <c r="N69" s="7"/>
       <c r="O69" s="7"/>
       <c r="P69" s="7"/>
       <c r="Q69" s="7"/>
       <c r="R69" s="7"/>
       <c r="S69" s="7"/>
       <c r="T69" s="7"/>
       <c r="U69" s="7"/>
       <c r="V69" s="7"/>
       <c r="W69" s="7"/>
       <c r="X69" s="7"/>
       <c r="Y69" s="7"/>
       <c r="Z69" s="7"/>
       <c r="AA69" s="7"/>
       <c r="AB69" s="7"/>
       <c r="AC69" s="7"/>
       <c r="AD69" s="7"/>
     </row>
     <row r="70" spans="1:30" ht="21" customHeight="1">
-      <c r="A70" s="66" t="s">
-[...12 lines deleted...]
-        <v>371</v>
+      <c r="A70" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B70" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C70" s="66" t="s">
+        <v>147</v>
+      </c>
+      <c r="D70" s="67" t="s">
+        <v>148</v>
+      </c>
+      <c r="E70" s="67" t="s">
+        <v>149</v>
       </c>
       <c r="F70" s="55">
         <v>0</v>
       </c>
       <c r="G70" s="56">
         <v>575.41</v>
       </c>
       <c r="H70" s="56">
         <f t="shared" si="0"/>
         <v>702.00019999999995</v>
       </c>
       <c r="I70" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J70" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K70" s="37"/>
       <c r="L70" s="7"/>
       <c r="M70" s="7"/>
       <c r="N70" s="7"/>
       <c r="O70" s="7"/>
       <c r="P70" s="7"/>
       <c r="Q70" s="7"/>
       <c r="R70" s="7"/>
       <c r="S70" s="7"/>
       <c r="T70" s="7"/>
       <c r="U70" s="7"/>
       <c r="V70" s="7"/>
       <c r="W70" s="7"/>
       <c r="X70" s="7"/>
       <c r="Y70" s="7"/>
       <c r="Z70" s="7"/>
       <c r="AA70" s="7"/>
       <c r="AB70" s="7"/>
       <c r="AC70" s="7"/>
       <c r="AD70" s="7"/>
     </row>
     <row r="71" spans="1:30" ht="21" customHeight="1">
-      <c r="A71" s="66" t="s">
-[...12 lines deleted...]
-        <v>79</v>
+      <c r="A71" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B71" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C71" s="66" t="s">
+        <v>150</v>
+      </c>
+      <c r="D71" s="67" t="s">
+        <v>151</v>
+      </c>
+      <c r="E71" s="67" t="s">
+        <v>152</v>
       </c>
       <c r="F71" s="55">
         <v>0</v>
       </c>
-      <c r="G71" s="69">
+      <c r="G71" s="68">
         <v>409.02</v>
       </c>
-      <c r="H71" s="69">
+      <c r="H71" s="68">
         <f t="shared" si="0"/>
         <v>499.00439999999998</v>
       </c>
       <c r="I71" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J71" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K71" s="42"/>
       <c r="L71" s="43"/>
       <c r="M71" s="43"/>
       <c r="N71" s="43"/>
       <c r="O71" s="43"/>
       <c r="P71" s="43"/>
       <c r="Q71" s="43"/>
       <c r="R71" s="43"/>
       <c r="S71" s="43"/>
       <c r="T71" s="43"/>
       <c r="U71" s="43"/>
       <c r="V71" s="43"/>
       <c r="W71" s="43"/>
       <c r="X71" s="43"/>
       <c r="Y71" s="43"/>
       <c r="Z71" s="43"/>
       <c r="AA71" s="43"/>
       <c r="AB71" s="43"/>
       <c r="AC71" s="43"/>
       <c r="AD71" s="43"/>
     </row>
     <row r="72" spans="1:30" ht="21" customHeight="1">
-      <c r="A72" s="66" t="s">
-[...17 lines deleted...]
-      <c r="G72" s="69">
+      <c r="A72" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B72" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C72" s="66" t="s">
+        <v>153</v>
+      </c>
+      <c r="D72" s="67" t="s">
+        <v>154</v>
+      </c>
+      <c r="E72" s="67" t="s">
+        <v>155</v>
+      </c>
+      <c r="F72" s="69">
+        <v>0</v>
+      </c>
+      <c r="G72" s="68">
         <v>754.1</v>
       </c>
-      <c r="H72" s="69">
+      <c r="H72" s="68">
         <f t="shared" si="0"/>
         <v>920.00200000000007</v>
       </c>
-      <c r="I72" s="71">
+      <c r="I72" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J72" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K72" s="42"/>
       <c r="L72" s="43"/>
       <c r="M72" s="43"/>
       <c r="N72" s="43"/>
       <c r="O72" s="43"/>
       <c r="P72" s="43"/>
       <c r="Q72" s="43"/>
       <c r="R72" s="43"/>
       <c r="S72" s="43"/>
       <c r="T72" s="43"/>
       <c r="U72" s="43"/>
       <c r="V72" s="43"/>
       <c r="W72" s="43"/>
       <c r="X72" s="43"/>
       <c r="Y72" s="43"/>
       <c r="Z72" s="43"/>
       <c r="AA72" s="43"/>
       <c r="AB72" s="43"/>
       <c r="AC72" s="43"/>
       <c r="AD72" s="43"/>
     </row>
     <row r="73" spans="1:30" ht="21" customHeight="1">
-      <c r="A73" s="66" t="s">
-[...17 lines deleted...]
-      <c r="G73" s="69">
+      <c r="A73" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B73" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C73" s="66" t="s">
+        <v>156</v>
+      </c>
+      <c r="D73" s="67" t="s">
+        <v>157</v>
+      </c>
+      <c r="E73" s="67" t="s">
+        <v>158</v>
+      </c>
+      <c r="F73" s="69">
+        <v>0</v>
+      </c>
+      <c r="G73" s="68">
         <v>1254.0999999999999</v>
       </c>
-      <c r="H73" s="69">
+      <c r="H73" s="68">
         <f t="shared" si="0"/>
         <v>1530.002</v>
       </c>
-      <c r="I73" s="71">
+      <c r="I73" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J73" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K73" s="42"/>
       <c r="L73" s="43"/>
       <c r="M73" s="43"/>
       <c r="N73" s="43"/>
       <c r="O73" s="43"/>
       <c r="P73" s="43"/>
       <c r="Q73" s="43"/>
       <c r="R73" s="43"/>
       <c r="S73" s="43"/>
       <c r="T73" s="43"/>
       <c r="U73" s="43"/>
       <c r="V73" s="43"/>
       <c r="W73" s="43"/>
       <c r="X73" s="43"/>
       <c r="Y73" s="43"/>
       <c r="Z73" s="43"/>
       <c r="AA73" s="43"/>
       <c r="AB73" s="43"/>
       <c r="AC73" s="43"/>
       <c r="AD73" s="43"/>
     </row>
     <row r="74" spans="1:30" ht="21" customHeight="1">
-      <c r="A74" s="66" t="s">
-[...17 lines deleted...]
-      <c r="G74" s="72">
+      <c r="A74" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="B74" s="66" t="s">
+        <v>23</v>
+      </c>
+      <c r="C74" s="66" t="s">
+        <v>159</v>
+      </c>
+      <c r="D74" s="67" t="s">
+        <v>160</v>
+      </c>
+      <c r="E74" s="67" t="s">
+        <v>161</v>
+      </c>
+      <c r="F74" s="69">
+        <v>0</v>
+      </c>
+      <c r="G74" s="71">
         <v>1634.43</v>
       </c>
-      <c r="H74" s="69">
+      <c r="H74" s="68">
         <f t="shared" si="0"/>
         <v>1994.0046000000002</v>
       </c>
-      <c r="I74" s="71">
+      <c r="I74" s="70">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J74" s="41" t="s">
-        <v>80</v>
+        <v>140</v>
       </c>
       <c r="K74" s="42"/>
       <c r="L74" s="43"/>
       <c r="M74" s="43"/>
       <c r="N74" s="43"/>
       <c r="O74" s="43"/>
       <c r="P74" s="43"/>
       <c r="Q74" s="43"/>
       <c r="R74" s="43"/>
       <c r="S74" s="43"/>
       <c r="T74" s="43"/>
       <c r="U74" s="43"/>
       <c r="V74" s="43"/>
       <c r="W74" s="43"/>
       <c r="X74" s="43"/>
       <c r="Y74" s="43"/>
       <c r="Z74" s="43"/>
       <c r="AA74" s="43"/>
       <c r="AB74" s="43"/>
       <c r="AC74" s="43"/>
       <c r="AD74" s="43"/>
     </row>
     <row r="75" spans="1:30" ht="21" customHeight="1">
-      <c r="A75" s="73" t="s">
-[...12 lines deleted...]
-        <v>89</v>
+      <c r="A75" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B75" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C75" s="72" t="s">
+        <v>163</v>
+      </c>
+      <c r="D75" s="73" t="s">
+        <v>164</v>
+      </c>
+      <c r="E75" s="73" t="s">
+        <v>165</v>
       </c>
       <c r="F75" s="55">
         <v>0</v>
       </c>
       <c r="G75" s="56">
         <v>94.26</v>
       </c>
       <c r="H75" s="56">
         <f t="shared" si="0"/>
         <v>114.99720000000001</v>
       </c>
       <c r="I75" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J75" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K75" s="37"/>
       <c r="L75" s="7"/>
       <c r="M75" s="7"/>
       <c r="N75" s="7"/>
       <c r="O75" s="7"/>
       <c r="P75" s="7"/>
       <c r="Q75" s="7"/>
       <c r="R75" s="7"/>
       <c r="S75" s="7"/>
       <c r="T75" s="7"/>
       <c r="U75" s="7"/>
       <c r="V75" s="7"/>
       <c r="W75" s="7"/>
       <c r="X75" s="7"/>
       <c r="Y75" s="7"/>
       <c r="Z75" s="7"/>
       <c r="AA75" s="7"/>
       <c r="AB75" s="7"/>
       <c r="AC75" s="7"/>
       <c r="AD75" s="7"/>
     </row>
     <row r="76" spans="1:30" ht="21" customHeight="1">
-      <c r="A76" s="73" t="s">
-[...12 lines deleted...]
-        <v>372</v>
+      <c r="A76" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B76" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C76" s="72" t="s">
+        <v>167</v>
+      </c>
+      <c r="D76" s="73" t="s">
+        <v>168</v>
+      </c>
+      <c r="E76" s="73" t="s">
+        <v>169</v>
       </c>
       <c r="F76" s="55">
         <v>0</v>
       </c>
       <c r="G76" s="56">
         <v>140.16</v>
       </c>
       <c r="H76" s="56">
         <f t="shared" si="0"/>
         <v>170.99520000000001</v>
       </c>
       <c r="I76" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J76" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K76" s="37"/>
       <c r="L76" s="7"/>
       <c r="M76" s="7"/>
       <c r="N76" s="7"/>
       <c r="O76" s="7"/>
       <c r="P76" s="7"/>
       <c r="Q76" s="7"/>
       <c r="R76" s="7"/>
       <c r="S76" s="7"/>
       <c r="T76" s="7"/>
       <c r="U76" s="7"/>
       <c r="V76" s="7"/>
       <c r="W76" s="7"/>
       <c r="X76" s="7"/>
       <c r="Y76" s="7"/>
       <c r="Z76" s="7"/>
       <c r="AA76" s="7"/>
       <c r="AB76" s="7"/>
       <c r="AC76" s="7"/>
       <c r="AD76" s="7"/>
     </row>
     <row r="77" spans="1:30" ht="21" customHeight="1">
-      <c r="A77" s="73" t="s">
-[...12 lines deleted...]
-        <v>377</v>
+      <c r="A77" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B77" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C77" s="72" t="s">
+        <v>170</v>
+      </c>
+      <c r="D77" s="73" t="s">
+        <v>171</v>
+      </c>
+      <c r="E77" s="73" t="s">
+        <v>172</v>
       </c>
       <c r="F77" s="55">
         <v>0</v>
       </c>
       <c r="G77" s="56">
         <v>175.41</v>
       </c>
       <c r="H77" s="56">
         <f t="shared" si="0"/>
         <v>214.00020000000001</v>
       </c>
       <c r="I77" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J77" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K77" s="37"/>
       <c r="L77" s="7"/>
       <c r="M77" s="7"/>
       <c r="N77" s="7"/>
       <c r="O77" s="7"/>
       <c r="P77" s="7"/>
       <c r="Q77" s="7"/>
       <c r="R77" s="7"/>
       <c r="S77" s="7"/>
       <c r="T77" s="7"/>
       <c r="U77" s="7"/>
       <c r="V77" s="7"/>
       <c r="W77" s="7"/>
       <c r="X77" s="7"/>
       <c r="Y77" s="7"/>
       <c r="Z77" s="7"/>
       <c r="AA77" s="7"/>
       <c r="AB77" s="7"/>
       <c r="AC77" s="7"/>
       <c r="AD77" s="7"/>
     </row>
     <row r="78" spans="1:30" ht="21" customHeight="1">
-      <c r="A78" s="73" t="s">
-[...12 lines deleted...]
-        <v>503</v>
+      <c r="A78" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B78" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C78" s="72" t="s">
+        <v>173</v>
+      </c>
+      <c r="D78" s="73" t="s">
+        <v>174</v>
+      </c>
+      <c r="E78" s="73" t="s">
+        <v>175</v>
       </c>
       <c r="F78" s="55">
         <v>0</v>
       </c>
       <c r="G78" s="56">
         <v>195.9</v>
       </c>
       <c r="H78" s="56">
         <f t="shared" si="0"/>
         <v>238.99799999999999</v>
       </c>
       <c r="I78" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J78" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K78" s="37"/>
       <c r="L78" s="7"/>
       <c r="M78" s="7"/>
       <c r="N78" s="7"/>
       <c r="O78" s="7"/>
       <c r="P78" s="7"/>
       <c r="Q78" s="7"/>
       <c r="R78" s="7"/>
       <c r="S78" s="7"/>
       <c r="T78" s="7"/>
       <c r="U78" s="7"/>
       <c r="V78" s="7"/>
       <c r="W78" s="7"/>
       <c r="X78" s="7"/>
       <c r="Y78" s="7"/>
       <c r="Z78" s="7"/>
       <c r="AA78" s="7"/>
       <c r="AB78" s="7"/>
       <c r="AC78" s="7"/>
       <c r="AD78" s="7"/>
     </row>
     <row r="79" spans="1:30" ht="21" customHeight="1">
-      <c r="A79" s="73" t="s">
-[...12 lines deleted...]
-        <v>504</v>
+      <c r="A79" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B79" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C79" s="72" t="s">
+        <v>176</v>
+      </c>
+      <c r="D79" s="73" t="s">
+        <v>177</v>
+      </c>
+      <c r="E79" s="73" t="s">
+        <v>178</v>
       </c>
       <c r="F79" s="55">
         <v>0</v>
       </c>
       <c r="G79" s="56">
         <v>195.9</v>
       </c>
       <c r="H79" s="56">
         <f t="shared" si="0"/>
         <v>238.99799999999999</v>
       </c>
       <c r="I79" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J79" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K79" s="37"/>
       <c r="L79" s="7"/>
       <c r="M79" s="7"/>
       <c r="N79" s="7"/>
       <c r="O79" s="7"/>
       <c r="P79" s="7"/>
       <c r="Q79" s="7"/>
       <c r="R79" s="7"/>
       <c r="S79" s="7"/>
       <c r="T79" s="7"/>
       <c r="U79" s="7"/>
       <c r="V79" s="7"/>
       <c r="W79" s="7"/>
       <c r="X79" s="7"/>
       <c r="Y79" s="7"/>
       <c r="Z79" s="7"/>
       <c r="AA79" s="7"/>
       <c r="AB79" s="7"/>
       <c r="AC79" s="7"/>
       <c r="AD79" s="7"/>
     </row>
     <row r="80" spans="1:30" ht="21" customHeight="1">
-      <c r="A80" s="73" t="s">
-[...12 lines deleted...]
-        <v>505</v>
+      <c r="A80" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B80" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C80" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="D80" s="73" t="s">
+        <v>180</v>
+      </c>
+      <c r="E80" s="73" t="s">
+        <v>181</v>
       </c>
       <c r="F80" s="55">
         <v>0</v>
       </c>
       <c r="G80" s="56">
         <v>195.9</v>
       </c>
       <c r="H80" s="56">
         <f t="shared" si="0"/>
         <v>238.99799999999999</v>
       </c>
       <c r="I80" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J80" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K80" s="37"/>
       <c r="L80" s="7"/>
       <c r="M80" s="7"/>
       <c r="N80" s="7"/>
       <c r="O80" s="7"/>
       <c r="P80" s="7"/>
       <c r="Q80" s="7"/>
       <c r="R80" s="7"/>
       <c r="S80" s="7"/>
       <c r="T80" s="7"/>
       <c r="U80" s="7"/>
       <c r="V80" s="7"/>
       <c r="W80" s="7"/>
       <c r="X80" s="7"/>
       <c r="Y80" s="7"/>
       <c r="Z80" s="7"/>
       <c r="AA80" s="7"/>
       <c r="AB80" s="7"/>
       <c r="AC80" s="7"/>
       <c r="AD80" s="7"/>
     </row>
     <row r="81" spans="1:30" ht="21" customHeight="1">
-      <c r="A81" s="75" t="s">
-[...12 lines deleted...]
-        <v>97</v>
+      <c r="A81" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B81" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C81" s="74" t="s">
+        <v>182</v>
+      </c>
+      <c r="D81" s="75" t="s">
+        <v>164</v>
+      </c>
+      <c r="E81" s="75" t="s">
+        <v>183</v>
       </c>
       <c r="F81" s="55"/>
       <c r="G81" s="56">
         <v>240.16</v>
       </c>
       <c r="H81" s="56">
         <f t="shared" si="0"/>
         <v>292.99520000000001</v>
       </c>
       <c r="I81" s="57">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="J81" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K81" s="37"/>
       <c r="L81" s="7"/>
       <c r="M81" s="7"/>
       <c r="N81" s="7"/>
       <c r="O81" s="7"/>
       <c r="P81" s="7"/>
       <c r="Q81" s="7"/>
       <c r="R81" s="7"/>
       <c r="S81" s="7"/>
       <c r="T81" s="7"/>
       <c r="U81" s="7"/>
       <c r="V81" s="7"/>
       <c r="W81" s="7"/>
       <c r="X81" s="7"/>
       <c r="Y81" s="7"/>
       <c r="Z81" s="7"/>
       <c r="AA81" s="7"/>
       <c r="AB81" s="7"/>
       <c r="AC81" s="7"/>
       <c r="AD81" s="7"/>
     </row>
     <row r="82" spans="1:30" ht="21" customHeight="1">
-      <c r="A82" s="75" t="s">
-[...12 lines deleted...]
-        <v>373</v>
+      <c r="A82" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B82" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C82" s="74" t="s">
+        <v>184</v>
+      </c>
+      <c r="D82" s="75" t="s">
+        <v>185</v>
+      </c>
+      <c r="E82" s="75" t="s">
+        <v>186</v>
       </c>
       <c r="F82" s="55">
         <v>0</v>
       </c>
       <c r="G82" s="56">
         <v>356.56</v>
       </c>
       <c r="H82" s="56">
         <f t="shared" ref="H82:H140" si="2">G82+(G82*0.22)</f>
         <v>435.00319999999999</v>
       </c>
       <c r="I82" s="57">
         <f t="shared" ref="I82:I140" si="3">F82*H82</f>
         <v>0</v>
       </c>
       <c r="J82" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K82" s="37"/>
       <c r="L82" s="7"/>
       <c r="M82" s="7"/>
       <c r="N82" s="7"/>
       <c r="O82" s="7"/>
       <c r="P82" s="7"/>
       <c r="Q82" s="7"/>
       <c r="R82" s="7"/>
       <c r="S82" s="7"/>
       <c r="T82" s="7"/>
       <c r="U82" s="7"/>
       <c r="V82" s="7"/>
       <c r="W82" s="7"/>
       <c r="X82" s="7"/>
       <c r="Y82" s="7"/>
       <c r="Z82" s="7"/>
       <c r="AA82" s="7"/>
       <c r="AB82" s="7"/>
       <c r="AC82" s="7"/>
       <c r="AD82" s="7"/>
     </row>
     <row r="83" spans="1:30" ht="21" customHeight="1">
-      <c r="A83" s="75" t="s">
-[...12 lines deleted...]
-        <v>378</v>
+      <c r="A83" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C83" s="74" t="s">
+        <v>187</v>
+      </c>
+      <c r="D83" s="75" t="s">
+        <v>188</v>
+      </c>
+      <c r="E83" s="75" t="s">
+        <v>189</v>
       </c>
       <c r="F83" s="55">
         <v>0</v>
       </c>
       <c r="G83" s="56">
         <v>468.03</v>
       </c>
       <c r="H83" s="56">
         <f t="shared" si="2"/>
         <v>570.99659999999994</v>
       </c>
       <c r="I83" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J83" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K83" s="37"/>
       <c r="L83" s="7"/>
       <c r="M83" s="7"/>
       <c r="N83" s="7"/>
       <c r="O83" s="7"/>
       <c r="P83" s="7"/>
       <c r="Q83" s="7"/>
       <c r="R83" s="7"/>
       <c r="S83" s="7"/>
       <c r="T83" s="7"/>
       <c r="U83" s="7"/>
       <c r="V83" s="7"/>
       <c r="W83" s="7"/>
       <c r="X83" s="7"/>
       <c r="Y83" s="7"/>
       <c r="Z83" s="7"/>
       <c r="AA83" s="7"/>
       <c r="AB83" s="7"/>
       <c r="AC83" s="7"/>
       <c r="AD83" s="7"/>
     </row>
     <row r="84" spans="1:30" ht="21" customHeight="1">
-      <c r="A84" s="75" t="s">
-[...12 lines deleted...]
-        <v>506</v>
+      <c r="A84" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B84" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C84" s="74" t="s">
+        <v>190</v>
+      </c>
+      <c r="D84" s="75" t="s">
+        <v>191</v>
+      </c>
+      <c r="E84" s="75" t="s">
+        <v>192</v>
       </c>
       <c r="F84" s="55">
         <v>0</v>
       </c>
       <c r="G84" s="56">
         <v>540.16</v>
       </c>
       <c r="H84" s="56">
         <f t="shared" si="2"/>
         <v>658.99519999999995</v>
       </c>
       <c r="I84" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J84" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K84" s="37"/>
       <c r="L84" s="7"/>
       <c r="M84" s="7"/>
       <c r="N84" s="7"/>
       <c r="O84" s="7"/>
       <c r="P84" s="7"/>
       <c r="Q84" s="7"/>
       <c r="R84" s="7"/>
       <c r="S84" s="7"/>
       <c r="T84" s="7"/>
       <c r="U84" s="7"/>
       <c r="V84" s="7"/>
       <c r="W84" s="7"/>
       <c r="X84" s="7"/>
       <c r="Y84" s="7"/>
       <c r="Z84" s="7"/>
       <c r="AA84" s="7"/>
       <c r="AB84" s="7"/>
       <c r="AC84" s="7"/>
       <c r="AD84" s="7"/>
     </row>
     <row r="85" spans="1:30" ht="21" customHeight="1">
-      <c r="A85" s="75" t="s">
-[...12 lines deleted...]
-        <v>507</v>
+      <c r="A85" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B85" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C85" s="74" t="s">
+        <v>193</v>
+      </c>
+      <c r="D85" s="75" t="s">
+        <v>194</v>
+      </c>
+      <c r="E85" s="75" t="s">
+        <v>195</v>
       </c>
       <c r="F85" s="55">
         <v>0</v>
       </c>
       <c r="G85" s="56">
         <v>540.16</v>
       </c>
       <c r="H85" s="56">
         <f t="shared" si="2"/>
         <v>658.99519999999995</v>
       </c>
       <c r="I85" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J85" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K85" s="37"/>
       <c r="L85" s="7"/>
       <c r="M85" s="7"/>
       <c r="N85" s="7"/>
       <c r="O85" s="7"/>
       <c r="P85" s="7"/>
       <c r="Q85" s="7"/>
       <c r="R85" s="7"/>
       <c r="S85" s="7"/>
       <c r="T85" s="7"/>
       <c r="U85" s="7"/>
       <c r="V85" s="7"/>
       <c r="W85" s="7"/>
       <c r="X85" s="7"/>
       <c r="Y85" s="7"/>
       <c r="Z85" s="7"/>
       <c r="AA85" s="7"/>
       <c r="AB85" s="7"/>
       <c r="AC85" s="7"/>
       <c r="AD85" s="7"/>
     </row>
     <row r="86" spans="1:30" ht="21" customHeight="1">
-      <c r="A86" s="75" t="s">
-[...12 lines deleted...]
-        <v>508</v>
+      <c r="A86" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B86" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C86" s="74" t="s">
+        <v>196</v>
+      </c>
+      <c r="D86" s="75" t="s">
+        <v>197</v>
+      </c>
+      <c r="E86" s="75" t="s">
+        <v>198</v>
       </c>
       <c r="F86" s="55">
         <v>0</v>
       </c>
       <c r="G86" s="56">
         <v>540.16</v>
       </c>
       <c r="H86" s="56">
         <f t="shared" si="2"/>
         <v>658.99519999999995</v>
       </c>
       <c r="I86" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J86" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K86" s="37"/>
       <c r="L86" s="7"/>
       <c r="M86" s="7"/>
       <c r="N86" s="7"/>
       <c r="O86" s="7"/>
       <c r="P86" s="7"/>
       <c r="Q86" s="7"/>
       <c r="R86" s="7"/>
       <c r="S86" s="7"/>
       <c r="T86" s="7"/>
       <c r="U86" s="7"/>
       <c r="V86" s="7"/>
       <c r="W86" s="7"/>
       <c r="X86" s="7"/>
       <c r="Y86" s="7"/>
       <c r="Z86" s="7"/>
       <c r="AA86" s="7"/>
       <c r="AB86" s="7"/>
       <c r="AC86" s="7"/>
       <c r="AD86" s="7"/>
     </row>
     <row r="87" spans="1:30" ht="21" customHeight="1">
-      <c r="A87" s="75" t="s">
-[...12 lines deleted...]
-        <v>104</v>
+      <c r="A87" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B87" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C87" s="74" t="s">
+        <v>199</v>
+      </c>
+      <c r="D87" s="75" t="s">
+        <v>200</v>
+      </c>
+      <c r="E87" s="75" t="s">
+        <v>201</v>
       </c>
       <c r="F87" s="55">
         <v>0</v>
       </c>
       <c r="G87" s="56">
         <v>359.84</v>
       </c>
       <c r="H87" s="56">
         <f t="shared" si="2"/>
         <v>439.00479999999999</v>
       </c>
       <c r="I87" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J87" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K87" s="37"/>
       <c r="L87" s="7"/>
       <c r="M87" s="7"/>
       <c r="N87" s="7"/>
       <c r="O87" s="7"/>
       <c r="P87" s="7"/>
       <c r="Q87" s="7"/>
       <c r="R87" s="7"/>
       <c r="S87" s="7"/>
       <c r="T87" s="7"/>
       <c r="U87" s="7"/>
       <c r="V87" s="7"/>
       <c r="W87" s="7"/>
       <c r="X87" s="7"/>
       <c r="Y87" s="7"/>
       <c r="Z87" s="7"/>
       <c r="AA87" s="7"/>
       <c r="AB87" s="7"/>
       <c r="AC87" s="7"/>
       <c r="AD87" s="7"/>
     </row>
     <row r="88" spans="1:30" ht="21" customHeight="1">
-      <c r="A88" s="75" t="s">
-[...12 lines deleted...]
-        <v>374</v>
+      <c r="A88" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B88" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C88" s="74" t="s">
+        <v>202</v>
+      </c>
+      <c r="D88" s="75" t="s">
+        <v>203</v>
+      </c>
+      <c r="E88" s="75" t="s">
+        <v>204</v>
       </c>
       <c r="F88" s="55">
         <v>0</v>
       </c>
       <c r="G88" s="56">
         <v>542.62</v>
       </c>
       <c r="H88" s="56">
         <f t="shared" si="2"/>
         <v>661.99639999999999</v>
       </c>
       <c r="I88" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J88" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K88" s="37"/>
       <c r="L88" s="7"/>
       <c r="M88" s="7"/>
       <c r="N88" s="7"/>
       <c r="O88" s="7"/>
       <c r="P88" s="7"/>
       <c r="Q88" s="7"/>
       <c r="R88" s="7"/>
       <c r="S88" s="7"/>
       <c r="T88" s="7"/>
       <c r="U88" s="7"/>
       <c r="V88" s="7"/>
       <c r="W88" s="7"/>
       <c r="X88" s="7"/>
       <c r="Y88" s="7"/>
       <c r="Z88" s="7"/>
       <c r="AA88" s="7"/>
       <c r="AB88" s="7"/>
       <c r="AC88" s="7"/>
       <c r="AD88" s="7"/>
     </row>
     <row r="89" spans="1:30" ht="21" customHeight="1">
-      <c r="A89" s="75" t="s">
-[...12 lines deleted...]
-        <v>379</v>
+      <c r="A89" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B89" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C89" s="74" t="s">
+        <v>205</v>
+      </c>
+      <c r="D89" s="75" t="s">
+        <v>188</v>
+      </c>
+      <c r="E89" s="75" t="s">
+        <v>206</v>
       </c>
       <c r="F89" s="55">
         <v>0</v>
       </c>
       <c r="G89" s="56">
         <v>715.57</v>
       </c>
       <c r="H89" s="56">
         <f t="shared" si="2"/>
         <v>872.99540000000002</v>
       </c>
       <c r="I89" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J89" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K89" s="37"/>
       <c r="L89" s="7"/>
       <c r="M89" s="7"/>
       <c r="N89" s="7"/>
       <c r="O89" s="7"/>
       <c r="P89" s="7"/>
       <c r="Q89" s="7"/>
       <c r="R89" s="7"/>
       <c r="S89" s="7"/>
       <c r="T89" s="7"/>
       <c r="U89" s="7"/>
       <c r="V89" s="7"/>
       <c r="W89" s="7"/>
       <c r="X89" s="7"/>
       <c r="Y89" s="7"/>
       <c r="Z89" s="7"/>
       <c r="AA89" s="7"/>
       <c r="AB89" s="7"/>
       <c r="AC89" s="7"/>
       <c r="AD89" s="7"/>
     </row>
     <row r="90" spans="1:30" ht="21" customHeight="1">
-      <c r="A90" s="75" t="s">
-[...12 lines deleted...]
-        <v>509</v>
+      <c r="A90" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B90" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C90" s="74" t="s">
+        <v>207</v>
+      </c>
+      <c r="D90" s="75" t="s">
+        <v>208</v>
+      </c>
+      <c r="E90" s="75" t="s">
+        <v>209</v>
       </c>
       <c r="F90" s="55">
         <v>0</v>
       </c>
       <c r="G90" s="56">
         <v>840.16</v>
       </c>
       <c r="H90" s="56">
         <f t="shared" si="2"/>
         <v>1024.9951999999998</v>
       </c>
       <c r="I90" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J90" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K90" s="37"/>
       <c r="L90" s="7"/>
       <c r="M90" s="7"/>
       <c r="N90" s="7"/>
       <c r="O90" s="7"/>
       <c r="P90" s="7"/>
       <c r="Q90" s="7"/>
       <c r="R90" s="7"/>
       <c r="S90" s="7"/>
       <c r="T90" s="7"/>
       <c r="U90" s="7"/>
       <c r="V90" s="7"/>
       <c r="W90" s="7"/>
       <c r="X90" s="7"/>
       <c r="Y90" s="7"/>
       <c r="Z90" s="7"/>
       <c r="AA90" s="7"/>
       <c r="AB90" s="7"/>
       <c r="AC90" s="7"/>
       <c r="AD90" s="7"/>
     </row>
     <row r="91" spans="1:30" ht="21" customHeight="1">
-      <c r="A91" s="75" t="s">
-[...12 lines deleted...]
-        <v>510</v>
+      <c r="A91" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B91" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C91" s="74" t="s">
+        <v>210</v>
+      </c>
+      <c r="D91" s="75" t="s">
+        <v>194</v>
+      </c>
+      <c r="E91" s="75" t="s">
+        <v>211</v>
       </c>
       <c r="F91" s="55">
         <v>0</v>
       </c>
       <c r="G91" s="56">
         <v>840.16</v>
       </c>
       <c r="H91" s="56">
         <f t="shared" si="2"/>
         <v>1024.9951999999998</v>
       </c>
       <c r="I91" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J91" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K91" s="37"/>
       <c r="L91" s="7"/>
       <c r="M91" s="7"/>
       <c r="N91" s="7"/>
       <c r="O91" s="7"/>
       <c r="P91" s="7"/>
       <c r="Q91" s="7"/>
       <c r="R91" s="7"/>
       <c r="S91" s="7"/>
       <c r="T91" s="7"/>
       <c r="U91" s="7"/>
       <c r="V91" s="7"/>
       <c r="W91" s="7"/>
       <c r="X91" s="7"/>
       <c r="Y91" s="7"/>
       <c r="Z91" s="7"/>
       <c r="AA91" s="7"/>
       <c r="AB91" s="7"/>
       <c r="AC91" s="7"/>
       <c r="AD91" s="7"/>
     </row>
     <row r="92" spans="1:30" ht="21" customHeight="1">
-      <c r="A92" s="75" t="s">
-[...12 lines deleted...]
-        <v>511</v>
+      <c r="A92" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B92" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C92" s="74" t="s">
+        <v>212</v>
+      </c>
+      <c r="D92" s="75" t="s">
+        <v>213</v>
+      </c>
+      <c r="E92" s="75" t="s">
+        <v>214</v>
       </c>
       <c r="F92" s="55">
         <v>0</v>
       </c>
       <c r="G92" s="56">
         <v>840.16</v>
       </c>
       <c r="H92" s="56">
         <f t="shared" si="2"/>
         <v>1024.9951999999998</v>
       </c>
       <c r="I92" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J92" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K92" s="37"/>
       <c r="L92" s="7"/>
       <c r="M92" s="7"/>
       <c r="N92" s="7"/>
       <c r="O92" s="7"/>
       <c r="P92" s="7"/>
       <c r="Q92" s="7"/>
       <c r="R92" s="7"/>
       <c r="S92" s="7"/>
       <c r="T92" s="7"/>
       <c r="U92" s="7"/>
       <c r="V92" s="7"/>
       <c r="W92" s="7"/>
       <c r="X92" s="7"/>
       <c r="Y92" s="7"/>
       <c r="Z92" s="7"/>
       <c r="AA92" s="7"/>
       <c r="AB92" s="7"/>
       <c r="AC92" s="7"/>
       <c r="AD92" s="7"/>
     </row>
     <row r="93" spans="1:30" ht="21" customHeight="1">
-      <c r="A93" s="75" t="s">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="A93" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B93" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C93" s="74" t="s">
+        <v>215</v>
+      </c>
+      <c r="D93" s="75" t="s">
+        <v>216</v>
+      </c>
+      <c r="E93" s="75" t="s">
+        <v>217</v>
       </c>
       <c r="F93" s="55">
         <v>0</v>
       </c>
       <c r="G93" s="56">
         <v>467.21</v>
       </c>
       <c r="H93" s="56">
         <f t="shared" si="2"/>
         <v>569.99619999999993</v>
       </c>
       <c r="I93" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J93" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K93" s="37"/>
       <c r="L93" s="7"/>
       <c r="M93" s="7"/>
       <c r="N93" s="7"/>
       <c r="O93" s="7"/>
       <c r="P93" s="7"/>
       <c r="Q93" s="7"/>
       <c r="R93" s="7"/>
       <c r="S93" s="7"/>
       <c r="T93" s="7"/>
       <c r="U93" s="7"/>
       <c r="V93" s="7"/>
       <c r="W93" s="7"/>
       <c r="X93" s="7"/>
       <c r="Y93" s="7"/>
       <c r="Z93" s="7"/>
       <c r="AA93" s="7"/>
       <c r="AB93" s="7"/>
       <c r="AC93" s="7"/>
       <c r="AD93" s="7"/>
     </row>
     <row r="94" spans="1:30" ht="21" customHeight="1">
-      <c r="A94" s="75" t="s">
-[...12 lines deleted...]
-        <v>375</v>
+      <c r="A94" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B94" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C94" s="74" t="s">
+        <v>218</v>
+      </c>
+      <c r="D94" s="75" t="s">
+        <v>203</v>
+      </c>
+      <c r="E94" s="75" t="s">
+        <v>219</v>
       </c>
       <c r="F94" s="55">
         <v>0</v>
       </c>
       <c r="G94" s="56">
         <v>693.44</v>
       </c>
       <c r="H94" s="56">
         <f t="shared" si="2"/>
         <v>845.99680000000012</v>
       </c>
       <c r="I94" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J94" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K94" s="37"/>
       <c r="L94" s="7"/>
       <c r="M94" s="7"/>
       <c r="N94" s="7"/>
       <c r="O94" s="7"/>
       <c r="P94" s="7"/>
       <c r="Q94" s="7"/>
       <c r="R94" s="7"/>
       <c r="S94" s="7"/>
       <c r="T94" s="7"/>
       <c r="U94" s="7"/>
       <c r="V94" s="7"/>
       <c r="W94" s="7"/>
       <c r="X94" s="7"/>
       <c r="Y94" s="7"/>
       <c r="Z94" s="7"/>
       <c r="AA94" s="7"/>
       <c r="AB94" s="7"/>
       <c r="AC94" s="7"/>
       <c r="AD94" s="7"/>
     </row>
     <row r="95" spans="1:30" ht="21" customHeight="1">
-      <c r="A95" s="75" t="s">
-[...12 lines deleted...]
-        <v>380</v>
+      <c r="A95" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B95" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C95" s="74" t="s">
+        <v>220</v>
+      </c>
+      <c r="D95" s="75" t="s">
+        <v>221</v>
+      </c>
+      <c r="E95" s="75" t="s">
+        <v>222</v>
       </c>
       <c r="F95" s="55">
         <v>0</v>
       </c>
       <c r="G95" s="56">
         <v>927.87</v>
       </c>
       <c r="H95" s="56">
         <f t="shared" si="2"/>
         <v>1132.0014000000001</v>
       </c>
       <c r="I95" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J95" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K95" s="37"/>
       <c r="L95" s="7"/>
       <c r="M95" s="7"/>
       <c r="N95" s="7"/>
       <c r="O95" s="7"/>
       <c r="P95" s="7"/>
       <c r="Q95" s="7"/>
       <c r="R95" s="7"/>
       <c r="S95" s="7"/>
       <c r="T95" s="7"/>
       <c r="U95" s="7"/>
       <c r="V95" s="7"/>
       <c r="W95" s="7"/>
       <c r="X95" s="7"/>
       <c r="Y95" s="7"/>
       <c r="Z95" s="7"/>
       <c r="AA95" s="7"/>
       <c r="AB95" s="7"/>
       <c r="AC95" s="7"/>
       <c r="AD95" s="7"/>
     </row>
     <row r="96" spans="1:30" ht="21" customHeight="1">
-      <c r="A96" s="75" t="s">
-[...12 lines deleted...]
-        <v>512</v>
+      <c r="A96" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B96" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C96" s="74" t="s">
+        <v>223</v>
+      </c>
+      <c r="D96" s="75" t="s">
+        <v>208</v>
+      </c>
+      <c r="E96" s="75" t="s">
+        <v>224</v>
       </c>
       <c r="F96" s="55">
         <v>0</v>
       </c>
       <c r="G96" s="56">
         <v>1077.8699999999999</v>
       </c>
       <c r="H96" s="56">
         <f t="shared" si="2"/>
         <v>1315.0013999999999</v>
       </c>
       <c r="I96" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J96" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K96" s="37"/>
       <c r="L96" s="7"/>
       <c r="M96" s="7"/>
       <c r="N96" s="7"/>
       <c r="O96" s="7"/>
       <c r="P96" s="7"/>
       <c r="Q96" s="7"/>
       <c r="R96" s="7"/>
       <c r="S96" s="7"/>
       <c r="T96" s="7"/>
       <c r="U96" s="7"/>
       <c r="V96" s="7"/>
       <c r="W96" s="7"/>
       <c r="X96" s="7"/>
       <c r="Y96" s="7"/>
       <c r="Z96" s="7"/>
       <c r="AA96" s="7"/>
       <c r="AB96" s="7"/>
       <c r="AC96" s="7"/>
       <c r="AD96" s="7"/>
     </row>
     <row r="97" spans="1:30" ht="21" customHeight="1">
-      <c r="A97" s="75" t="s">
-[...12 lines deleted...]
-        <v>513</v>
+      <c r="A97" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B97" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C97" s="74" t="s">
+        <v>225</v>
+      </c>
+      <c r="D97" s="75" t="s">
+        <v>226</v>
+      </c>
+      <c r="E97" s="75" t="s">
+        <v>227</v>
       </c>
       <c r="F97" s="55">
         <v>0</v>
       </c>
       <c r="G97" s="56">
         <v>1077.8699999999999</v>
       </c>
       <c r="H97" s="56">
         <f t="shared" si="2"/>
         <v>1315.0013999999999</v>
       </c>
       <c r="I97" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J97" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K97" s="37"/>
       <c r="L97" s="7"/>
       <c r="M97" s="7"/>
       <c r="N97" s="7"/>
       <c r="O97" s="7"/>
       <c r="P97" s="7"/>
       <c r="Q97" s="7"/>
       <c r="R97" s="7"/>
       <c r="S97" s="7"/>
       <c r="T97" s="7"/>
       <c r="U97" s="7"/>
       <c r="V97" s="7"/>
       <c r="W97" s="7"/>
       <c r="X97" s="7"/>
       <c r="Y97" s="7"/>
       <c r="Z97" s="7"/>
       <c r="AA97" s="7"/>
       <c r="AB97" s="7"/>
       <c r="AC97" s="7"/>
       <c r="AD97" s="7"/>
     </row>
     <row r="98" spans="1:30" ht="21" customHeight="1">
-      <c r="A98" s="75" t="s">
-[...12 lines deleted...]
-        <v>514</v>
+      <c r="A98" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B98" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C98" s="74" t="s">
+        <v>228</v>
+      </c>
+      <c r="D98" s="75" t="s">
+        <v>180</v>
+      </c>
+      <c r="E98" s="75" t="s">
+        <v>229</v>
       </c>
       <c r="F98" s="55">
         <v>0</v>
       </c>
       <c r="G98" s="56">
         <v>1077.8699999999999</v>
       </c>
       <c r="H98" s="56">
         <f t="shared" si="2"/>
         <v>1315.0013999999999</v>
       </c>
       <c r="I98" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J98" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K98" s="37"/>
       <c r="L98" s="7"/>
       <c r="M98" s="7"/>
       <c r="N98" s="7"/>
       <c r="O98" s="7"/>
       <c r="P98" s="7"/>
       <c r="Q98" s="7"/>
       <c r="R98" s="7"/>
       <c r="S98" s="7"/>
       <c r="T98" s="7"/>
       <c r="U98" s="7"/>
       <c r="V98" s="7"/>
       <c r="W98" s="7"/>
       <c r="X98" s="7"/>
       <c r="Y98" s="7"/>
       <c r="Z98" s="7"/>
       <c r="AA98" s="7"/>
       <c r="AB98" s="7"/>
       <c r="AC98" s="7"/>
       <c r="AD98" s="7"/>
     </row>
     <row r="99" spans="1:30" ht="21" customHeight="1">
-      <c r="A99" s="75" t="s">
-[...12 lines deleted...]
-        <v>118</v>
+      <c r="A99" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B99" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C99" s="74" t="s">
+        <v>230</v>
+      </c>
+      <c r="D99" s="75" t="s">
+        <v>231</v>
+      </c>
+      <c r="E99" s="75" t="s">
+        <v>232</v>
       </c>
       <c r="F99" s="55">
         <v>0</v>
       </c>
       <c r="G99" s="56">
         <v>520.49</v>
       </c>
       <c r="H99" s="56">
         <f t="shared" si="2"/>
         <v>634.99779999999998</v>
       </c>
       <c r="I99" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J99" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K99" s="37"/>
       <c r="L99" s="7"/>
       <c r="M99" s="7"/>
       <c r="N99" s="7"/>
       <c r="O99" s="7"/>
       <c r="P99" s="7"/>
       <c r="Q99" s="7"/>
       <c r="R99" s="7"/>
       <c r="S99" s="7"/>
       <c r="T99" s="7"/>
       <c r="U99" s="7"/>
       <c r="V99" s="7"/>
       <c r="W99" s="7"/>
       <c r="X99" s="7"/>
       <c r="Y99" s="7"/>
       <c r="Z99" s="7"/>
       <c r="AA99" s="7"/>
       <c r="AB99" s="7"/>
       <c r="AC99" s="7"/>
       <c r="AD99" s="7"/>
     </row>
     <row r="100" spans="1:30" ht="21" customHeight="1">
-      <c r="A100" s="75" t="s">
-[...12 lines deleted...]
-        <v>376</v>
+      <c r="A100" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B100" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C100" s="74" t="s">
+        <v>233</v>
+      </c>
+      <c r="D100" s="75" t="s">
+        <v>185</v>
+      </c>
+      <c r="E100" s="75" t="s">
+        <v>234</v>
       </c>
       <c r="F100" s="55">
         <v>0</v>
       </c>
       <c r="G100" s="56">
         <v>790.98</v>
       </c>
       <c r="H100" s="56">
         <f t="shared" si="2"/>
         <v>964.99559999999997</v>
       </c>
       <c r="I100" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J100" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K100" s="37"/>
       <c r="L100" s="7"/>
       <c r="M100" s="7"/>
       <c r="N100" s="7"/>
       <c r="O100" s="7"/>
       <c r="P100" s="7"/>
       <c r="Q100" s="7"/>
       <c r="R100" s="7"/>
       <c r="S100" s="7"/>
       <c r="T100" s="7"/>
       <c r="U100" s="7"/>
       <c r="V100" s="7"/>
       <c r="W100" s="7"/>
       <c r="X100" s="7"/>
       <c r="Y100" s="7"/>
       <c r="Z100" s="7"/>
       <c r="AA100" s="7"/>
       <c r="AB100" s="7"/>
       <c r="AC100" s="7"/>
       <c r="AD100" s="7"/>
     </row>
     <row r="101" spans="1:30" ht="21" customHeight="1">
-      <c r="A101" s="75" t="s">
-[...12 lines deleted...]
-        <v>381</v>
+      <c r="A101" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B101" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C101" s="74" t="s">
+        <v>235</v>
+      </c>
+      <c r="D101" s="75" t="s">
+        <v>236</v>
+      </c>
+      <c r="E101" s="75" t="s">
+        <v>237</v>
       </c>
       <c r="F101" s="55">
         <v>0</v>
       </c>
       <c r="G101" s="56">
         <v>1042.6199999999999</v>
       </c>
       <c r="H101" s="56">
         <f t="shared" si="2"/>
         <v>1271.9964</v>
       </c>
       <c r="I101" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J101" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K101" s="37"/>
       <c r="L101" s="7"/>
       <c r="M101" s="7"/>
       <c r="N101" s="7"/>
       <c r="O101" s="7"/>
       <c r="P101" s="7"/>
       <c r="Q101" s="7"/>
       <c r="R101" s="7"/>
       <c r="S101" s="7"/>
       <c r="T101" s="7"/>
       <c r="U101" s="7"/>
       <c r="V101" s="7"/>
       <c r="W101" s="7"/>
       <c r="X101" s="7"/>
       <c r="Y101" s="7"/>
       <c r="Z101" s="7"/>
       <c r="AA101" s="7"/>
       <c r="AB101" s="7"/>
       <c r="AC101" s="7"/>
       <c r="AD101" s="7"/>
     </row>
     <row r="102" spans="1:30" ht="21" customHeight="1">
-      <c r="A102" s="75" t="s">
-[...12 lines deleted...]
-        <v>515</v>
+      <c r="A102" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B102" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C102" s="74" t="s">
+        <v>238</v>
+      </c>
+      <c r="D102" s="75" t="s">
+        <v>191</v>
+      </c>
+      <c r="E102" s="75" t="s">
+        <v>239</v>
       </c>
       <c r="F102" s="55">
         <v>0</v>
       </c>
       <c r="G102" s="56">
         <v>1218.8499999999999</v>
       </c>
       <c r="H102" s="56">
         <f t="shared" si="2"/>
         <v>1486.9969999999998</v>
       </c>
       <c r="I102" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J102" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K102" s="37"/>
       <c r="L102" s="7"/>
       <c r="M102" s="7"/>
       <c r="N102" s="7"/>
       <c r="O102" s="7"/>
       <c r="P102" s="7"/>
       <c r="Q102" s="7"/>
       <c r="R102" s="7"/>
       <c r="S102" s="7"/>
       <c r="T102" s="7"/>
       <c r="U102" s="7"/>
       <c r="V102" s="7"/>
       <c r="W102" s="7"/>
       <c r="X102" s="7"/>
       <c r="Y102" s="7"/>
       <c r="Z102" s="7"/>
       <c r="AA102" s="7"/>
       <c r="AB102" s="7"/>
       <c r="AC102" s="7"/>
       <c r="AD102" s="7"/>
     </row>
     <row r="103" spans="1:30" ht="21" customHeight="1">
-      <c r="A103" s="75" t="s">
-[...12 lines deleted...]
-        <v>516</v>
+      <c r="A103" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B103" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C103" s="74" t="s">
+        <v>240</v>
+      </c>
+      <c r="D103" s="75" t="s">
+        <v>241</v>
+      </c>
+      <c r="E103" s="75" t="s">
+        <v>242</v>
       </c>
       <c r="F103" s="55">
         <v>0</v>
       </c>
       <c r="G103" s="56">
         <v>1218.8499999999999</v>
       </c>
       <c r="H103" s="56">
         <f t="shared" si="2"/>
         <v>1486.9969999999998</v>
       </c>
       <c r="I103" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J103" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K103" s="37"/>
       <c r="L103" s="7"/>
       <c r="M103" s="7"/>
       <c r="N103" s="7"/>
       <c r="O103" s="7"/>
       <c r="P103" s="7"/>
       <c r="Q103" s="7"/>
       <c r="R103" s="7"/>
       <c r="S103" s="7"/>
       <c r="T103" s="7"/>
       <c r="U103" s="7"/>
       <c r="V103" s="7"/>
       <c r="W103" s="7"/>
       <c r="X103" s="7"/>
       <c r="Y103" s="7"/>
       <c r="Z103" s="7"/>
       <c r="AA103" s="7"/>
       <c r="AB103" s="7"/>
       <c r="AC103" s="7"/>
       <c r="AD103" s="7"/>
     </row>
     <row r="104" spans="1:30" ht="21" customHeight="1">
-      <c r="A104" s="75" t="s">
-[...12 lines deleted...]
-        <v>517</v>
+      <c r="A104" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B104" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C104" s="74" t="s">
+        <v>243</v>
+      </c>
+      <c r="D104" s="75" t="s">
+        <v>213</v>
+      </c>
+      <c r="E104" s="75" t="s">
+        <v>244</v>
       </c>
       <c r="F104" s="55">
         <v>0</v>
       </c>
       <c r="G104" s="56">
         <v>1218.8499999999999</v>
       </c>
       <c r="H104" s="56">
         <f t="shared" si="2"/>
         <v>1486.9969999999998</v>
       </c>
       <c r="I104" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J104" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K104" s="37"/>
       <c r="L104" s="7"/>
       <c r="M104" s="7"/>
       <c r="N104" s="7"/>
       <c r="O104" s="7"/>
       <c r="P104" s="7"/>
       <c r="Q104" s="7"/>
       <c r="R104" s="7"/>
       <c r="S104" s="7"/>
       <c r="T104" s="7"/>
       <c r="U104" s="7"/>
       <c r="V104" s="7"/>
       <c r="W104" s="7"/>
       <c r="X104" s="7"/>
       <c r="Y104" s="7"/>
       <c r="Z104" s="7"/>
       <c r="AA104" s="7"/>
       <c r="AB104" s="7"/>
       <c r="AC104" s="7"/>
       <c r="AD104" s="7"/>
     </row>
     <row r="105" spans="1:30" ht="21" customHeight="1">
-      <c r="A105" s="73" t="s">
-[...12 lines deleted...]
-        <v>125</v>
+      <c r="A105" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B105" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C105" s="72" t="s">
+        <v>245</v>
+      </c>
+      <c r="D105" s="73" t="s">
+        <v>246</v>
+      </c>
+      <c r="E105" s="76" t="s">
+        <v>247</v>
       </c>
       <c r="F105" s="55">
         <v>0</v>
       </c>
       <c r="G105" s="56">
         <v>134.43</v>
       </c>
       <c r="H105" s="56">
         <f t="shared" si="2"/>
         <v>164.00460000000001</v>
       </c>
       <c r="I105" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J105" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K105" s="37"/>
       <c r="L105" s="7"/>
       <c r="M105" s="7"/>
       <c r="N105" s="7"/>
       <c r="O105" s="7"/>
       <c r="P105" s="7"/>
       <c r="Q105" s="7"/>
       <c r="R105" s="7"/>
       <c r="S105" s="7"/>
       <c r="T105" s="7"/>
       <c r="U105" s="7"/>
       <c r="V105" s="7"/>
       <c r="W105" s="7"/>
       <c r="X105" s="7"/>
       <c r="Y105" s="7"/>
       <c r="Z105" s="7"/>
       <c r="AA105" s="7"/>
       <c r="AB105" s="7"/>
       <c r="AC105" s="7"/>
       <c r="AD105" s="7"/>
     </row>
     <row r="106" spans="1:30" ht="21" customHeight="1">
-      <c r="A106" s="73" t="s">
-[...12 lines deleted...]
-        <v>518</v>
+      <c r="A106" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B106" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C106" s="72" t="s">
+        <v>248</v>
+      </c>
+      <c r="D106" s="73" t="s">
+        <v>249</v>
+      </c>
+      <c r="E106" s="76" t="s">
+        <v>250</v>
       </c>
       <c r="F106" s="55">
         <v>0</v>
       </c>
       <c r="G106" s="56">
         <v>200.82</v>
       </c>
       <c r="H106" s="56">
         <f t="shared" si="2"/>
         <v>245.00039999999998</v>
       </c>
       <c r="I106" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J106" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K106" s="37"/>
       <c r="L106" s="7"/>
       <c r="M106" s="7"/>
       <c r="N106" s="7"/>
       <c r="O106" s="7"/>
       <c r="P106" s="7"/>
       <c r="Q106" s="7"/>
       <c r="R106" s="7"/>
       <c r="S106" s="7"/>
       <c r="T106" s="7"/>
       <c r="U106" s="7"/>
       <c r="V106" s="7"/>
       <c r="W106" s="7"/>
       <c r="X106" s="7"/>
       <c r="Y106" s="7"/>
       <c r="Z106" s="7"/>
       <c r="AA106" s="7"/>
       <c r="AB106" s="7"/>
       <c r="AC106" s="7"/>
       <c r="AD106" s="7"/>
     </row>
     <row r="107" spans="1:30" ht="21" customHeight="1">
-      <c r="A107" s="73" t="s">
-[...12 lines deleted...]
-        <v>377</v>
+      <c r="A107" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B107" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C107" s="72" t="s">
+        <v>251</v>
+      </c>
+      <c r="D107" s="73" t="s">
+        <v>252</v>
+      </c>
+      <c r="E107" s="76" t="s">
+        <v>172</v>
       </c>
       <c r="F107" s="55">
         <v>0</v>
       </c>
       <c r="G107" s="56">
         <v>253.28</v>
       </c>
       <c r="H107" s="56">
         <f t="shared" si="2"/>
         <v>309.0016</v>
       </c>
       <c r="I107" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J107" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K107" s="37"/>
       <c r="L107" s="7"/>
       <c r="M107" s="7"/>
       <c r="N107" s="7"/>
       <c r="O107" s="7"/>
       <c r="P107" s="7"/>
       <c r="Q107" s="7"/>
       <c r="R107" s="7"/>
       <c r="S107" s="7"/>
       <c r="T107" s="7"/>
       <c r="U107" s="7"/>
       <c r="V107" s="7"/>
       <c r="W107" s="7"/>
       <c r="X107" s="7"/>
       <c r="Y107" s="7"/>
       <c r="Z107" s="7"/>
       <c r="AA107" s="7"/>
       <c r="AB107" s="7"/>
       <c r="AC107" s="7"/>
       <c r="AD107" s="7"/>
     </row>
     <row r="108" spans="1:30" ht="21" customHeight="1">
-      <c r="A108" s="73" t="s">
-[...12 lines deleted...]
-        <v>503</v>
+      <c r="A108" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B108" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C108" s="72" t="s">
+        <v>253</v>
+      </c>
+      <c r="D108" s="73" t="s">
+        <v>254</v>
+      </c>
+      <c r="E108" s="76" t="s">
+        <v>175</v>
       </c>
       <c r="F108" s="55">
         <v>0</v>
       </c>
       <c r="G108" s="56">
         <v>277.87</v>
       </c>
       <c r="H108" s="56">
         <f t="shared" si="2"/>
         <v>339.00139999999999</v>
       </c>
       <c r="I108" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J108" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K108" s="37"/>
       <c r="L108" s="7"/>
       <c r="M108" s="7"/>
       <c r="N108" s="7"/>
       <c r="O108" s="7"/>
       <c r="P108" s="7"/>
       <c r="Q108" s="7"/>
       <c r="R108" s="7"/>
       <c r="S108" s="7"/>
       <c r="T108" s="7"/>
       <c r="U108" s="7"/>
       <c r="V108" s="7"/>
       <c r="W108" s="7"/>
       <c r="X108" s="7"/>
       <c r="Y108" s="7"/>
       <c r="Z108" s="7"/>
       <c r="AA108" s="7"/>
       <c r="AB108" s="7"/>
       <c r="AC108" s="7"/>
       <c r="AD108" s="7"/>
     </row>
     <row r="109" spans="1:30" ht="21" customHeight="1">
-      <c r="A109" s="73" t="s">
-[...12 lines deleted...]
-        <v>504</v>
+      <c r="A109" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B109" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C109" s="72" t="s">
+        <v>255</v>
+      </c>
+      <c r="D109" s="73" t="s">
+        <v>256</v>
+      </c>
+      <c r="E109" s="76" t="s">
+        <v>178</v>
       </c>
       <c r="F109" s="55">
         <v>0</v>
       </c>
       <c r="G109" s="56">
         <v>277.87</v>
       </c>
       <c r="H109" s="56">
         <f t="shared" si="2"/>
         <v>339.00139999999999</v>
       </c>
       <c r="I109" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J109" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K109" s="37"/>
       <c r="L109" s="7"/>
       <c r="M109" s="7"/>
       <c r="N109" s="7"/>
       <c r="O109" s="7"/>
       <c r="P109" s="7"/>
       <c r="Q109" s="7"/>
       <c r="R109" s="7"/>
       <c r="S109" s="7"/>
       <c r="T109" s="7"/>
       <c r="U109" s="7"/>
       <c r="V109" s="7"/>
       <c r="W109" s="7"/>
       <c r="X109" s="7"/>
       <c r="Y109" s="7"/>
       <c r="Z109" s="7"/>
       <c r="AA109" s="7"/>
       <c r="AB109" s="7"/>
       <c r="AC109" s="7"/>
       <c r="AD109" s="7"/>
     </row>
     <row r="110" spans="1:30" ht="21" customHeight="1">
-      <c r="A110" s="73" t="s">
-[...12 lines deleted...]
-        <v>519</v>
+      <c r="A110" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B110" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C110" s="72" t="s">
+        <v>257</v>
+      </c>
+      <c r="D110" s="73" t="s">
+        <v>258</v>
+      </c>
+      <c r="E110" s="76" t="s">
+        <v>259</v>
       </c>
       <c r="F110" s="55">
         <v>0</v>
       </c>
       <c r="G110" s="56">
         <v>277.87</v>
       </c>
       <c r="H110" s="56">
         <f t="shared" si="2"/>
         <v>339.00139999999999</v>
       </c>
       <c r="I110" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J110" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K110" s="37"/>
       <c r="L110" s="7"/>
       <c r="M110" s="7"/>
       <c r="N110" s="7"/>
       <c r="O110" s="7"/>
       <c r="P110" s="7"/>
       <c r="Q110" s="7"/>
       <c r="R110" s="7"/>
       <c r="S110" s="7"/>
       <c r="T110" s="7"/>
       <c r="U110" s="7"/>
       <c r="V110" s="7"/>
       <c r="W110" s="7"/>
       <c r="X110" s="7"/>
       <c r="Y110" s="7"/>
       <c r="Z110" s="7"/>
       <c r="AA110" s="7"/>
       <c r="AB110" s="7"/>
       <c r="AC110" s="7"/>
       <c r="AD110" s="7"/>
     </row>
     <row r="111" spans="1:30" ht="21" customHeight="1">
-      <c r="A111" s="75" t="s">
-[...12 lines deleted...]
-        <v>97</v>
+      <c r="A111" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B111" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C111" s="74" t="s">
+        <v>260</v>
+      </c>
+      <c r="D111" s="75" t="s">
+        <v>246</v>
+      </c>
+      <c r="E111" s="75" t="s">
+        <v>183</v>
       </c>
       <c r="F111" s="55">
         <v>0</v>
       </c>
       <c r="G111" s="56">
         <v>321.31</v>
       </c>
       <c r="H111" s="56">
         <f t="shared" si="2"/>
         <v>391.9982</v>
       </c>
       <c r="I111" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J111" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K111" s="37"/>
       <c r="L111" s="7"/>
       <c r="M111" s="7"/>
       <c r="N111" s="7"/>
       <c r="O111" s="7"/>
       <c r="P111" s="7"/>
       <c r="Q111" s="7"/>
       <c r="R111" s="7"/>
       <c r="S111" s="7"/>
       <c r="T111" s="7"/>
       <c r="U111" s="7"/>
       <c r="V111" s="7"/>
       <c r="W111" s="7"/>
       <c r="X111" s="7"/>
       <c r="Y111" s="7"/>
       <c r="Z111" s="7"/>
       <c r="AA111" s="7"/>
       <c r="AB111" s="7"/>
       <c r="AC111" s="7"/>
       <c r="AD111" s="7"/>
     </row>
     <row r="112" spans="1:30" ht="21" customHeight="1">
-      <c r="A112" s="75" t="s">
-[...12 lines deleted...]
-        <v>373</v>
+      <c r="A112" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B112" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C112" s="74" t="s">
+        <v>261</v>
+      </c>
+      <c r="D112" s="75" t="s">
+        <v>249</v>
+      </c>
+      <c r="E112" s="75" t="s">
+        <v>186</v>
       </c>
       <c r="F112" s="55">
         <v>0</v>
       </c>
       <c r="G112" s="56">
         <v>507.38</v>
       </c>
       <c r="H112" s="56">
         <f t="shared" si="2"/>
         <v>619.00360000000001</v>
       </c>
       <c r="I112" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J112" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K112" s="37"/>
       <c r="L112" s="7"/>
       <c r="M112" s="7"/>
       <c r="N112" s="7"/>
       <c r="O112" s="7"/>
       <c r="P112" s="7"/>
       <c r="Q112" s="7"/>
       <c r="R112" s="7"/>
       <c r="S112" s="7"/>
       <c r="T112" s="7"/>
       <c r="U112" s="7"/>
       <c r="V112" s="7"/>
       <c r="W112" s="7"/>
       <c r="X112" s="7"/>
       <c r="Y112" s="7"/>
       <c r="Z112" s="7"/>
       <c r="AA112" s="7"/>
       <c r="AB112" s="7"/>
       <c r="AC112" s="7"/>
       <c r="AD112" s="7"/>
     </row>
     <row r="113" spans="1:30" ht="21" customHeight="1">
-      <c r="A113" s="75" t="s">
-[...12 lines deleted...]
-        <v>378</v>
+      <c r="A113" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B113" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C113" s="74" t="s">
+        <v>262</v>
+      </c>
+      <c r="D113" s="75" t="s">
+        <v>263</v>
+      </c>
+      <c r="E113" s="75" t="s">
+        <v>189</v>
       </c>
       <c r="F113" s="55">
         <v>0</v>
       </c>
       <c r="G113" s="56">
         <v>666.39</v>
       </c>
       <c r="H113" s="56">
         <f t="shared" si="2"/>
         <v>812.99579999999992</v>
       </c>
       <c r="I113" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J113" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K113" s="37"/>
       <c r="L113" s="7"/>
       <c r="M113" s="7"/>
       <c r="N113" s="7"/>
       <c r="O113" s="7"/>
       <c r="P113" s="7"/>
       <c r="Q113" s="7"/>
       <c r="R113" s="7"/>
       <c r="S113" s="7"/>
       <c r="T113" s="7"/>
       <c r="U113" s="7"/>
       <c r="V113" s="7"/>
       <c r="W113" s="7"/>
       <c r="X113" s="7"/>
       <c r="Y113" s="7"/>
       <c r="Z113" s="7"/>
       <c r="AA113" s="7"/>
       <c r="AB113" s="7"/>
       <c r="AC113" s="7"/>
       <c r="AD113" s="7"/>
     </row>
     <row r="114" spans="1:30" ht="21" customHeight="1">
-      <c r="A114" s="75" t="s">
-[...12 lines deleted...]
-        <v>506</v>
+      <c r="A114" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B114" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C114" s="74" t="s">
+        <v>264</v>
+      </c>
+      <c r="D114" s="75" t="s">
+        <v>254</v>
+      </c>
+      <c r="E114" s="75" t="s">
+        <v>192</v>
       </c>
       <c r="F114" s="55">
         <v>0</v>
       </c>
       <c r="G114" s="56">
         <v>773.77</v>
       </c>
       <c r="H114" s="56">
         <f t="shared" si="2"/>
         <v>943.99939999999992</v>
       </c>
       <c r="I114" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J114" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K114" s="37"/>
       <c r="L114" s="7"/>
       <c r="M114" s="7"/>
       <c r="N114" s="7"/>
       <c r="O114" s="7"/>
       <c r="P114" s="7"/>
       <c r="Q114" s="7"/>
       <c r="R114" s="7"/>
       <c r="S114" s="7"/>
       <c r="T114" s="7"/>
       <c r="U114" s="7"/>
       <c r="V114" s="7"/>
       <c r="W114" s="7"/>
       <c r="X114" s="7"/>
       <c r="Y114" s="7"/>
       <c r="Z114" s="7"/>
       <c r="AA114" s="7"/>
       <c r="AB114" s="7"/>
       <c r="AC114" s="7"/>
       <c r="AD114" s="7"/>
     </row>
     <row r="115" spans="1:30" ht="21" customHeight="1">
-      <c r="A115" s="75" t="s">
-[...12 lines deleted...]
-        <v>507</v>
+      <c r="A115" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B115" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C115" s="74" t="s">
+        <v>265</v>
+      </c>
+      <c r="D115" s="75" t="s">
+        <v>256</v>
+      </c>
+      <c r="E115" s="75" t="s">
+        <v>195</v>
       </c>
       <c r="F115" s="55">
         <v>0</v>
       </c>
       <c r="G115" s="56">
         <v>773.77</v>
       </c>
       <c r="H115" s="56">
         <f t="shared" si="2"/>
         <v>943.99939999999992</v>
       </c>
       <c r="I115" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J115" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K115" s="37"/>
       <c r="L115" s="7"/>
       <c r="M115" s="7"/>
       <c r="N115" s="7"/>
       <c r="O115" s="7"/>
       <c r="P115" s="7"/>
       <c r="Q115" s="7"/>
       <c r="R115" s="7"/>
       <c r="S115" s="7"/>
       <c r="T115" s="7"/>
       <c r="U115" s="7"/>
       <c r="V115" s="7"/>
       <c r="W115" s="7"/>
       <c r="X115" s="7"/>
       <c r="Y115" s="7"/>
       <c r="Z115" s="7"/>
       <c r="AA115" s="7"/>
       <c r="AB115" s="7"/>
       <c r="AC115" s="7"/>
       <c r="AD115" s="7"/>
     </row>
     <row r="116" spans="1:30" ht="21" customHeight="1">
-      <c r="A116" s="75" t="s">
-[...12 lines deleted...]
-        <v>508</v>
+      <c r="A116" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B116" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C116" s="74" t="s">
+        <v>266</v>
+      </c>
+      <c r="D116" s="75" t="s">
+        <v>258</v>
+      </c>
+      <c r="E116" s="75" t="s">
+        <v>198</v>
       </c>
       <c r="F116" s="55">
         <v>0</v>
       </c>
       <c r="G116" s="56">
         <v>773.77</v>
       </c>
       <c r="H116" s="56">
         <f t="shared" si="2"/>
         <v>943.99939999999992</v>
       </c>
       <c r="I116" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J116" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K116" s="37"/>
       <c r="L116" s="7"/>
       <c r="M116" s="7"/>
       <c r="N116" s="7"/>
       <c r="O116" s="7"/>
       <c r="P116" s="7"/>
       <c r="Q116" s="7"/>
       <c r="R116" s="7"/>
       <c r="S116" s="7"/>
       <c r="T116" s="7"/>
       <c r="U116" s="7"/>
       <c r="V116" s="7"/>
       <c r="W116" s="7"/>
       <c r="X116" s="7"/>
       <c r="Y116" s="7"/>
       <c r="Z116" s="7"/>
       <c r="AA116" s="7"/>
       <c r="AB116" s="7"/>
       <c r="AC116" s="7"/>
       <c r="AD116" s="7"/>
     </row>
     <row r="117" spans="1:30" ht="21" customHeight="1">
-      <c r="A117" s="75" t="s">
-[...12 lines deleted...]
-        <v>104</v>
+      <c r="A117" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B117" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C117" s="74" t="s">
+        <v>267</v>
+      </c>
+      <c r="D117" s="75" t="s">
+        <v>268</v>
+      </c>
+      <c r="E117" s="75" t="s">
+        <v>201</v>
       </c>
       <c r="F117" s="55">
         <v>0</v>
       </c>
       <c r="G117" s="56">
         <v>480.33</v>
       </c>
       <c r="H117" s="56">
         <f t="shared" si="2"/>
         <v>586.00260000000003</v>
       </c>
       <c r="I117" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J117" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K117" s="37"/>
       <c r="L117" s="7"/>
       <c r="M117" s="7"/>
       <c r="N117" s="7"/>
       <c r="O117" s="7"/>
       <c r="P117" s="7"/>
       <c r="Q117" s="7"/>
       <c r="R117" s="7"/>
       <c r="S117" s="7"/>
       <c r="T117" s="7"/>
       <c r="U117" s="7"/>
       <c r="V117" s="7"/>
       <c r="W117" s="7"/>
       <c r="X117" s="7"/>
       <c r="Y117" s="7"/>
       <c r="Z117" s="7"/>
       <c r="AA117" s="7"/>
       <c r="AB117" s="7"/>
       <c r="AC117" s="7"/>
       <c r="AD117" s="7"/>
     </row>
     <row r="118" spans="1:30" ht="21" customHeight="1">
-      <c r="A118" s="75" t="s">
-[...12 lines deleted...]
-        <v>374</v>
+      <c r="A118" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B118" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C118" s="74" t="s">
+        <v>269</v>
+      </c>
+      <c r="D118" s="75" t="s">
+        <v>249</v>
+      </c>
+      <c r="E118" s="75" t="s">
+        <v>204</v>
       </c>
       <c r="F118" s="55">
         <v>0</v>
       </c>
       <c r="G118" s="56">
         <v>777.05</v>
       </c>
       <c r="H118" s="56">
         <f t="shared" si="2"/>
         <v>948.00099999999998</v>
       </c>
       <c r="I118" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J118" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K118" s="37"/>
       <c r="L118" s="7"/>
       <c r="M118" s="7"/>
       <c r="N118" s="7"/>
       <c r="O118" s="7"/>
       <c r="P118" s="7"/>
       <c r="Q118" s="7"/>
       <c r="R118" s="7"/>
       <c r="S118" s="7"/>
       <c r="T118" s="7"/>
       <c r="U118" s="7"/>
       <c r="V118" s="7"/>
       <c r="W118" s="7"/>
       <c r="X118" s="7"/>
       <c r="Y118" s="7"/>
       <c r="Z118" s="7"/>
       <c r="AA118" s="7"/>
       <c r="AB118" s="7"/>
       <c r="AC118" s="7"/>
       <c r="AD118" s="7"/>
     </row>
     <row r="119" spans="1:30" ht="21" customHeight="1">
-      <c r="A119" s="75" t="s">
-[...12 lines deleted...]
-        <v>379</v>
+      <c r="A119" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B119" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C119" s="74" t="s">
+        <v>270</v>
+      </c>
+      <c r="D119" s="75" t="s">
+        <v>252</v>
+      </c>
+      <c r="E119" s="75" t="s">
+        <v>206</v>
       </c>
       <c r="F119" s="55">
         <v>0</v>
       </c>
       <c r="G119" s="56">
         <v>1020.49</v>
       </c>
       <c r="H119" s="56">
         <f t="shared" si="2"/>
         <v>1244.9978000000001</v>
       </c>
       <c r="I119" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J119" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K119" s="37"/>
       <c r="L119" s="7"/>
       <c r="M119" s="7"/>
       <c r="N119" s="7"/>
       <c r="O119" s="7"/>
       <c r="P119" s="7"/>
       <c r="Q119" s="7"/>
       <c r="R119" s="7"/>
       <c r="S119" s="7"/>
       <c r="T119" s="7"/>
       <c r="U119" s="7"/>
       <c r="V119" s="7"/>
       <c r="W119" s="7"/>
       <c r="X119" s="7"/>
       <c r="Y119" s="7"/>
       <c r="Z119" s="7"/>
       <c r="AA119" s="7"/>
       <c r="AB119" s="7"/>
       <c r="AC119" s="7"/>
       <c r="AD119" s="7"/>
     </row>
     <row r="120" spans="1:30" ht="21" customHeight="1">
-      <c r="A120" s="75" t="s">
-[...12 lines deleted...]
-        <v>509</v>
+      <c r="A120" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B120" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C120" s="74" t="s">
+        <v>271</v>
+      </c>
+      <c r="D120" s="75" t="s">
+        <v>254</v>
+      </c>
+      <c r="E120" s="75" t="s">
+        <v>209</v>
       </c>
       <c r="F120" s="55">
         <v>0</v>
       </c>
       <c r="G120" s="56">
         <v>1198.3599999999999</v>
       </c>
       <c r="H120" s="56">
         <f t="shared" si="2"/>
         <v>1461.9991999999997</v>
       </c>
       <c r="I120" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J120" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K120" s="37"/>
       <c r="L120" s="7"/>
       <c r="M120" s="7"/>
       <c r="N120" s="7"/>
       <c r="O120" s="7"/>
       <c r="P120" s="7"/>
       <c r="Q120" s="7"/>
       <c r="R120" s="7"/>
       <c r="S120" s="7"/>
       <c r="T120" s="7"/>
       <c r="U120" s="7"/>
       <c r="V120" s="7"/>
       <c r="W120" s="7"/>
       <c r="X120" s="7"/>
       <c r="Y120" s="7"/>
       <c r="Z120" s="7"/>
       <c r="AA120" s="7"/>
       <c r="AB120" s="7"/>
       <c r="AC120" s="7"/>
       <c r="AD120" s="7"/>
     </row>
     <row r="121" spans="1:30" ht="21" customHeight="1">
-      <c r="A121" s="75" t="s">
-[...12 lines deleted...]
-        <v>510</v>
+      <c r="A121" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B121" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C121" s="74" t="s">
+        <v>272</v>
+      </c>
+      <c r="D121" s="75" t="s">
+        <v>256</v>
+      </c>
+      <c r="E121" s="75" t="s">
+        <v>211</v>
       </c>
       <c r="F121" s="55">
         <v>0</v>
       </c>
       <c r="G121" s="56">
         <v>1198.3599999999999</v>
       </c>
       <c r="H121" s="56">
         <f t="shared" si="2"/>
         <v>1461.9991999999997</v>
       </c>
       <c r="I121" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J121" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K121" s="37"/>
       <c r="L121" s="7"/>
       <c r="M121" s="7"/>
       <c r="N121" s="7"/>
       <c r="O121" s="7"/>
       <c r="P121" s="7"/>
       <c r="Q121" s="7"/>
       <c r="R121" s="7"/>
       <c r="S121" s="7"/>
       <c r="T121" s="7"/>
       <c r="U121" s="7"/>
       <c r="V121" s="7"/>
       <c r="W121" s="7"/>
       <c r="X121" s="7"/>
       <c r="Y121" s="7"/>
       <c r="Z121" s="7"/>
       <c r="AA121" s="7"/>
       <c r="AB121" s="7"/>
       <c r="AC121" s="7"/>
       <c r="AD121" s="7"/>
     </row>
     <row r="122" spans="1:30" ht="21" customHeight="1">
-      <c r="A122" s="75" t="s">
-[...12 lines deleted...]
-        <v>511</v>
+      <c r="A122" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B122" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C122" s="74" t="s">
+        <v>273</v>
+      </c>
+      <c r="D122" s="75" t="s">
+        <v>258</v>
+      </c>
+      <c r="E122" s="75" t="s">
+        <v>214</v>
       </c>
       <c r="F122" s="55">
         <v>0</v>
       </c>
       <c r="G122" s="56">
         <v>1198.3599999999999</v>
       </c>
       <c r="H122" s="56">
         <f t="shared" si="2"/>
         <v>1461.9991999999997</v>
       </c>
       <c r="I122" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J122" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K122" s="37"/>
       <c r="L122" s="7"/>
       <c r="M122" s="7"/>
       <c r="N122" s="7"/>
       <c r="O122" s="7"/>
       <c r="P122" s="7"/>
       <c r="Q122" s="7"/>
       <c r="R122" s="7"/>
       <c r="S122" s="7"/>
       <c r="T122" s="7"/>
       <c r="U122" s="7"/>
       <c r="V122" s="7"/>
       <c r="W122" s="7"/>
       <c r="X122" s="7"/>
       <c r="Y122" s="7"/>
       <c r="Z122" s="7"/>
       <c r="AA122" s="7"/>
       <c r="AB122" s="7"/>
       <c r="AC122" s="7"/>
       <c r="AD122" s="7"/>
     </row>
     <row r="123" spans="1:30" ht="21" customHeight="1">
-      <c r="A123" s="75" t="s">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="A123" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B123" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C123" s="74" t="s">
+        <v>274</v>
+      </c>
+      <c r="D123" s="75" t="s">
+        <v>246</v>
+      </c>
+      <c r="E123" s="75" t="s">
+        <v>217</v>
       </c>
       <c r="F123" s="55">
         <v>0</v>
       </c>
       <c r="G123" s="56">
         <v>614.75</v>
       </c>
       <c r="H123" s="56">
         <f t="shared" si="2"/>
         <v>749.995</v>
       </c>
       <c r="I123" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J123" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K123" s="37"/>
       <c r="L123" s="7"/>
       <c r="M123" s="7"/>
       <c r="N123" s="7"/>
       <c r="O123" s="7"/>
       <c r="P123" s="7"/>
       <c r="Q123" s="7"/>
       <c r="R123" s="7"/>
       <c r="S123" s="7"/>
       <c r="T123" s="7"/>
       <c r="U123" s="7"/>
       <c r="V123" s="7"/>
       <c r="W123" s="7"/>
       <c r="X123" s="7"/>
       <c r="Y123" s="7"/>
       <c r="Z123" s="7"/>
       <c r="AA123" s="7"/>
       <c r="AB123" s="7"/>
       <c r="AC123" s="7"/>
       <c r="AD123" s="7"/>
     </row>
     <row r="124" spans="1:30" ht="21" customHeight="1">
-      <c r="A124" s="75" t="s">
-[...12 lines deleted...]
-        <v>375</v>
+      <c r="A124" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B124" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C124" s="74" t="s">
+        <v>275</v>
+      </c>
+      <c r="D124" s="75" t="s">
+        <v>249</v>
+      </c>
+      <c r="E124" s="75" t="s">
+        <v>219</v>
       </c>
       <c r="F124" s="55">
         <v>0</v>
       </c>
       <c r="G124" s="56">
         <v>990.16</v>
       </c>
       <c r="H124" s="56">
         <f t="shared" si="2"/>
         <v>1207.9951999999998</v>
       </c>
       <c r="I124" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J124" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K124" s="37"/>
       <c r="L124" s="7"/>
       <c r="M124" s="7"/>
       <c r="N124" s="7"/>
       <c r="O124" s="7"/>
       <c r="P124" s="7"/>
       <c r="Q124" s="7"/>
       <c r="R124" s="7"/>
       <c r="S124" s="7"/>
       <c r="T124" s="7"/>
       <c r="U124" s="7"/>
       <c r="V124" s="7"/>
       <c r="W124" s="7"/>
       <c r="X124" s="7"/>
       <c r="Y124" s="7"/>
       <c r="Z124" s="7"/>
       <c r="AA124" s="7"/>
       <c r="AB124" s="7"/>
       <c r="AC124" s="7"/>
       <c r="AD124" s="7"/>
     </row>
     <row r="125" spans="1:30" ht="21" customHeight="1">
-      <c r="A125" s="75" t="s">
-[...12 lines deleted...]
-        <v>380</v>
+      <c r="A125" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B125" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C125" s="74" t="s">
+        <v>276</v>
+      </c>
+      <c r="D125" s="75" t="s">
+        <v>252</v>
+      </c>
+      <c r="E125" s="75" t="s">
+        <v>222</v>
       </c>
       <c r="F125" s="55">
         <v>0</v>
       </c>
       <c r="G125" s="56">
         <v>1321.31</v>
       </c>
       <c r="H125" s="56">
         <f t="shared" si="2"/>
         <v>1611.9982</v>
       </c>
       <c r="I125" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J125" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K125" s="37"/>
       <c r="L125" s="7"/>
       <c r="M125" s="7"/>
       <c r="N125" s="7"/>
       <c r="O125" s="7"/>
       <c r="P125" s="7"/>
       <c r="Q125" s="7"/>
       <c r="R125" s="7"/>
       <c r="S125" s="7"/>
       <c r="T125" s="7"/>
       <c r="U125" s="7"/>
       <c r="V125" s="7"/>
       <c r="W125" s="7"/>
       <c r="X125" s="7"/>
       <c r="Y125" s="7"/>
       <c r="Z125" s="7"/>
       <c r="AA125" s="7"/>
       <c r="AB125" s="7"/>
       <c r="AC125" s="7"/>
       <c r="AD125" s="7"/>
     </row>
     <row r="126" spans="1:30" ht="21" customHeight="1">
-      <c r="A126" s="75" t="s">
-[...12 lines deleted...]
-        <v>512</v>
+      <c r="A126" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B126" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C126" s="74" t="s">
+        <v>277</v>
+      </c>
+      <c r="D126" s="75" t="s">
+        <v>254</v>
+      </c>
+      <c r="E126" s="75" t="s">
+        <v>224</v>
       </c>
       <c r="F126" s="55">
         <v>0</v>
       </c>
       <c r="G126" s="56">
         <v>1544.26</v>
       </c>
       <c r="H126" s="56">
         <f t="shared" si="2"/>
         <v>1883.9972</v>
       </c>
       <c r="I126" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J126" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K126" s="37"/>
       <c r="L126" s="7"/>
       <c r="M126" s="7"/>
       <c r="N126" s="7"/>
       <c r="O126" s="7"/>
       <c r="P126" s="7"/>
       <c r="Q126" s="7"/>
       <c r="R126" s="7"/>
       <c r="S126" s="7"/>
       <c r="T126" s="7"/>
       <c r="U126" s="7"/>
       <c r="V126" s="7"/>
       <c r="W126" s="7"/>
       <c r="X126" s="7"/>
       <c r="Y126" s="7"/>
       <c r="Z126" s="7"/>
       <c r="AA126" s="7"/>
       <c r="AB126" s="7"/>
       <c r="AC126" s="7"/>
       <c r="AD126" s="7"/>
     </row>
     <row r="127" spans="1:30" ht="21" customHeight="1">
-      <c r="A127" s="75" t="s">
-[...12 lines deleted...]
-        <v>513</v>
+      <c r="A127" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B127" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C127" s="74" t="s">
+        <v>278</v>
+      </c>
+      <c r="D127" s="75" t="s">
+        <v>279</v>
+      </c>
+      <c r="E127" s="75" t="s">
+        <v>227</v>
       </c>
       <c r="F127" s="55">
         <v>0</v>
       </c>
       <c r="G127" s="56">
         <v>1544.26</v>
       </c>
       <c r="H127" s="56">
         <f t="shared" si="2"/>
         <v>1883.9972</v>
       </c>
       <c r="I127" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J127" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K127" s="37"/>
       <c r="L127" s="7"/>
       <c r="M127" s="7"/>
       <c r="N127" s="7"/>
       <c r="O127" s="7"/>
       <c r="P127" s="7"/>
       <c r="Q127" s="7"/>
       <c r="R127" s="7"/>
       <c r="S127" s="7"/>
       <c r="T127" s="7"/>
       <c r="U127" s="7"/>
       <c r="V127" s="7"/>
       <c r="W127" s="7"/>
       <c r="X127" s="7"/>
       <c r="Y127" s="7"/>
       <c r="Z127" s="7"/>
       <c r="AA127" s="7"/>
       <c r="AB127" s="7"/>
       <c r="AC127" s="7"/>
       <c r="AD127" s="7"/>
     </row>
     <row r="128" spans="1:30" ht="21" customHeight="1">
-      <c r="A128" s="75" t="s">
-[...12 lines deleted...]
-        <v>514</v>
+      <c r="A128" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B128" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C128" s="74" t="s">
+        <v>280</v>
+      </c>
+      <c r="D128" s="75" t="s">
+        <v>281</v>
+      </c>
+      <c r="E128" s="75" t="s">
+        <v>229</v>
       </c>
       <c r="F128" s="55">
         <v>0</v>
       </c>
       <c r="G128" s="56">
         <v>1544.26</v>
       </c>
       <c r="H128" s="56">
         <f t="shared" si="2"/>
         <v>1883.9972</v>
       </c>
       <c r="I128" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J128" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K128" s="37"/>
       <c r="L128" s="7"/>
       <c r="M128" s="7"/>
       <c r="N128" s="7"/>
       <c r="O128" s="7"/>
       <c r="P128" s="7"/>
       <c r="Q128" s="7"/>
       <c r="R128" s="7"/>
       <c r="S128" s="7"/>
       <c r="T128" s="7"/>
       <c r="U128" s="7"/>
       <c r="V128" s="7"/>
       <c r="W128" s="7"/>
       <c r="X128" s="7"/>
       <c r="Y128" s="7"/>
       <c r="Z128" s="7"/>
       <c r="AA128" s="7"/>
       <c r="AB128" s="7"/>
       <c r="AC128" s="7"/>
       <c r="AD128" s="7"/>
     </row>
     <row r="129" spans="1:30" ht="21" customHeight="1">
-      <c r="A129" s="75" t="s">
-[...12 lines deleted...]
-        <v>118</v>
+      <c r="A129" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B129" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C129" s="74" t="s">
+        <v>282</v>
+      </c>
+      <c r="D129" s="75" t="s">
+        <v>283</v>
+      </c>
+      <c r="E129" s="75" t="s">
+        <v>232</v>
       </c>
       <c r="F129" s="55">
         <v>0</v>
       </c>
       <c r="G129" s="56">
         <v>684.43</v>
       </c>
       <c r="H129" s="56">
         <f t="shared" si="2"/>
         <v>835.00459999999998</v>
       </c>
       <c r="I129" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J129" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K129" s="37"/>
       <c r="L129" s="7"/>
       <c r="M129" s="7"/>
       <c r="N129" s="7"/>
       <c r="O129" s="7"/>
       <c r="P129" s="7"/>
       <c r="Q129" s="7"/>
       <c r="R129" s="7"/>
       <c r="S129" s="7"/>
       <c r="T129" s="7"/>
       <c r="U129" s="7"/>
       <c r="V129" s="7"/>
       <c r="W129" s="7"/>
       <c r="X129" s="7"/>
       <c r="Y129" s="7"/>
       <c r="Z129" s="7"/>
       <c r="AA129" s="7"/>
       <c r="AB129" s="7"/>
       <c r="AC129" s="7"/>
       <c r="AD129" s="7"/>
     </row>
     <row r="130" spans="1:30" ht="21" customHeight="1">
-      <c r="A130" s="75" t="s">
-[...12 lines deleted...]
-        <v>376</v>
+      <c r="A130" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B130" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C130" s="74" t="s">
+        <v>284</v>
+      </c>
+      <c r="D130" s="75" t="s">
+        <v>249</v>
+      </c>
+      <c r="E130" s="75" t="s">
+        <v>234</v>
       </c>
       <c r="F130" s="55">
         <v>0</v>
       </c>
       <c r="G130" s="56">
         <v>1122.1300000000001</v>
       </c>
       <c r="H130" s="56">
         <f t="shared" si="2"/>
         <v>1368.9986000000001</v>
       </c>
       <c r="I130" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J130" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K130" s="37"/>
       <c r="L130" s="7"/>
       <c r="M130" s="7"/>
       <c r="N130" s="7"/>
       <c r="O130" s="7"/>
       <c r="P130" s="7"/>
       <c r="Q130" s="7"/>
       <c r="R130" s="7"/>
       <c r="S130" s="7"/>
       <c r="T130" s="7"/>
       <c r="U130" s="7"/>
       <c r="V130" s="7"/>
       <c r="W130" s="7"/>
       <c r="X130" s="7"/>
       <c r="Y130" s="7"/>
       <c r="Z130" s="7"/>
       <c r="AA130" s="7"/>
       <c r="AB130" s="7"/>
       <c r="AC130" s="7"/>
       <c r="AD130" s="7"/>
     </row>
     <row r="131" spans="1:30" ht="21" customHeight="1">
-      <c r="A131" s="75" t="s">
-[...12 lines deleted...]
-        <v>381</v>
+      <c r="A131" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B131" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C131" s="74" t="s">
+        <v>285</v>
+      </c>
+      <c r="D131" s="75" t="s">
+        <v>252</v>
+      </c>
+      <c r="E131" s="75" t="s">
+        <v>237</v>
       </c>
       <c r="F131" s="55">
         <v>0</v>
       </c>
       <c r="G131" s="56">
         <v>1490.16</v>
       </c>
       <c r="H131" s="56">
         <f t="shared" si="2"/>
         <v>1817.9952000000001</v>
       </c>
       <c r="I131" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J131" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K131" s="37"/>
       <c r="L131" s="7"/>
       <c r="M131" s="7"/>
       <c r="N131" s="7"/>
       <c r="O131" s="7"/>
       <c r="P131" s="7"/>
       <c r="Q131" s="7"/>
       <c r="R131" s="7"/>
       <c r="S131" s="7"/>
       <c r="T131" s="7"/>
       <c r="U131" s="7"/>
       <c r="V131" s="7"/>
       <c r="W131" s="7"/>
       <c r="X131" s="7"/>
       <c r="Y131" s="7"/>
       <c r="Z131" s="7"/>
       <c r="AA131" s="7"/>
       <c r="AB131" s="7"/>
       <c r="AC131" s="7"/>
       <c r="AD131" s="7"/>
     </row>
     <row r="132" spans="1:30" ht="21" customHeight="1">
-      <c r="A132" s="75" t="s">
-[...12 lines deleted...]
-        <v>515</v>
+      <c r="A132" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B132" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C132" s="74" t="s">
+        <v>286</v>
+      </c>
+      <c r="D132" s="75" t="s">
+        <v>287</v>
+      </c>
+      <c r="E132" s="75" t="s">
+        <v>239</v>
       </c>
       <c r="F132" s="55">
         <v>0</v>
       </c>
       <c r="G132" s="56">
         <v>1773.77</v>
       </c>
       <c r="H132" s="56">
         <f t="shared" si="2"/>
         <v>2163.9994000000002</v>
       </c>
       <c r="I132" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J132" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K132" s="37"/>
       <c r="L132" s="7"/>
       <c r="M132" s="7"/>
       <c r="N132" s="7"/>
       <c r="O132" s="7"/>
       <c r="P132" s="7"/>
       <c r="Q132" s="7"/>
       <c r="R132" s="7"/>
       <c r="S132" s="7"/>
       <c r="T132" s="7"/>
       <c r="U132" s="7"/>
       <c r="V132" s="7"/>
       <c r="W132" s="7"/>
       <c r="X132" s="7"/>
       <c r="Y132" s="7"/>
       <c r="Z132" s="7"/>
       <c r="AA132" s="7"/>
       <c r="AB132" s="7"/>
       <c r="AC132" s="7"/>
       <c r="AD132" s="7"/>
     </row>
     <row r="133" spans="1:30" ht="21" customHeight="1">
-      <c r="A133" s="75" t="s">
-[...12 lines deleted...]
-        <v>516</v>
+      <c r="A133" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B133" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C133" s="74" t="s">
+        <v>288</v>
+      </c>
+      <c r="D133" s="75" t="s">
+        <v>289</v>
+      </c>
+      <c r="E133" s="75" t="s">
+        <v>242</v>
       </c>
       <c r="F133" s="55">
         <v>0</v>
       </c>
       <c r="G133" s="56">
         <v>1773.77</v>
       </c>
       <c r="H133" s="56">
         <f t="shared" si="2"/>
         <v>2163.9994000000002</v>
       </c>
       <c r="I133" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J133" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K133" s="37"/>
       <c r="L133" s="7"/>
       <c r="M133" s="7"/>
       <c r="N133" s="7"/>
       <c r="O133" s="7"/>
       <c r="P133" s="7"/>
       <c r="Q133" s="7"/>
       <c r="R133" s="7"/>
       <c r="S133" s="7"/>
       <c r="T133" s="7"/>
       <c r="U133" s="7"/>
       <c r="V133" s="7"/>
       <c r="W133" s="7"/>
       <c r="X133" s="7"/>
       <c r="Y133" s="7"/>
       <c r="Z133" s="7"/>
       <c r="AA133" s="7"/>
       <c r="AB133" s="7"/>
       <c r="AC133" s="7"/>
       <c r="AD133" s="7"/>
     </row>
     <row r="134" spans="1:30" ht="21" customHeight="1">
-      <c r="A134" s="75" t="s">
-[...12 lines deleted...]
-        <v>517</v>
+      <c r="A134" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="B134" s="74" t="s">
+        <v>23</v>
+      </c>
+      <c r="C134" s="74" t="s">
+        <v>290</v>
+      </c>
+      <c r="D134" s="75" t="s">
+        <v>291</v>
+      </c>
+      <c r="E134" s="75" t="s">
+        <v>244</v>
       </c>
       <c r="F134" s="55">
         <v>0</v>
       </c>
       <c r="G134" s="56">
         <v>1773.77</v>
       </c>
       <c r="H134" s="56">
         <f t="shared" si="2"/>
         <v>2163.9994000000002</v>
       </c>
       <c r="I134" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J134" s="36" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="K134" s="37"/>
       <c r="L134" s="7"/>
       <c r="M134" s="7"/>
       <c r="N134" s="7"/>
       <c r="O134" s="7"/>
       <c r="P134" s="7"/>
       <c r="Q134" s="7"/>
       <c r="R134" s="7"/>
       <c r="S134" s="7"/>
       <c r="T134" s="7"/>
       <c r="U134" s="7"/>
       <c r="V134" s="7"/>
       <c r="W134" s="7"/>
       <c r="X134" s="7"/>
       <c r="Y134" s="7"/>
       <c r="Z134" s="7"/>
       <c r="AA134" s="7"/>
       <c r="AB134" s="7"/>
       <c r="AC134" s="7"/>
       <c r="AD134" s="7"/>
     </row>
     <row r="135" spans="1:30" ht="21" customHeight="1">
-      <c r="A135" s="80" t="s">
-[...12 lines deleted...]
-        <v>156</v>
+      <c r="A135" s="79" t="s">
+        <v>162</v>
+      </c>
+      <c r="B135" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C135" s="79" t="s">
+        <v>292</v>
+      </c>
+      <c r="D135" s="80" t="s">
+        <v>293</v>
+      </c>
+      <c r="E135" s="80" t="s">
+        <v>294</v>
       </c>
       <c r="F135" s="55">
         <v>0</v>
       </c>
       <c r="G135" s="56">
         <v>64.75</v>
       </c>
       <c r="H135" s="56">
         <f t="shared" si="2"/>
         <v>78.995000000000005</v>
       </c>
       <c r="I135" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J135" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K135" s="37"/>
       <c r="L135" s="7"/>
       <c r="M135" s="7"/>
       <c r="N135" s="7"/>
       <c r="O135" s="7"/>
       <c r="P135" s="7"/>
       <c r="Q135" s="7"/>
       <c r="R135" s="7"/>
       <c r="S135" s="7"/>
       <c r="T135" s="7"/>
       <c r="U135" s="7"/>
       <c r="V135" s="7"/>
       <c r="W135" s="7"/>
       <c r="X135" s="7"/>
       <c r="Y135" s="7"/>
       <c r="Z135" s="7"/>
       <c r="AA135" s="7"/>
       <c r="AB135" s="7"/>
       <c r="AC135" s="7"/>
       <c r="AD135" s="7"/>
     </row>
     <row r="136" spans="1:30" ht="21" customHeight="1">
-      <c r="A136" s="82" t="s">
-[...12 lines deleted...]
-        <v>159</v>
+      <c r="A136" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B136" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C136" s="81" t="s">
+        <v>296</v>
+      </c>
+      <c r="D136" s="82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E136" s="82" t="s">
+        <v>297</v>
       </c>
       <c r="F136" s="55">
         <v>0</v>
       </c>
       <c r="G136" s="56">
         <v>109.02</v>
       </c>
       <c r="H136" s="56">
         <f t="shared" si="2"/>
         <v>133.0044</v>
       </c>
       <c r="I136" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J136" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K136" s="37"/>
       <c r="L136" s="7"/>
       <c r="M136" s="7"/>
       <c r="N136" s="7"/>
       <c r="O136" s="7"/>
       <c r="P136" s="7"/>
       <c r="Q136" s="7"/>
       <c r="R136" s="7"/>
       <c r="S136" s="7"/>
       <c r="T136" s="7"/>
       <c r="U136" s="7"/>
       <c r="V136" s="7"/>
       <c r="W136" s="7"/>
       <c r="X136" s="7"/>
       <c r="Y136" s="7"/>
       <c r="Z136" s="7"/>
       <c r="AA136" s="7"/>
       <c r="AB136" s="7"/>
       <c r="AC136" s="7"/>
       <c r="AD136" s="7"/>
     </row>
     <row r="137" spans="1:30" ht="21" customHeight="1">
-      <c r="A137" s="82" t="s">
-[...12 lines deleted...]
-        <v>161</v>
+      <c r="A137" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B137" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C137" s="81" t="s">
+        <v>298</v>
+      </c>
+      <c r="D137" s="82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E137" s="82" t="s">
+        <v>299</v>
       </c>
       <c r="F137" s="55">
         <v>0</v>
       </c>
       <c r="G137" s="56">
         <v>144.26</v>
       </c>
       <c r="H137" s="56">
         <f t="shared" si="2"/>
         <v>175.99719999999999</v>
       </c>
       <c r="I137" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J137" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K137" s="37"/>
       <c r="L137" s="7"/>
       <c r="M137" s="7"/>
       <c r="N137" s="7"/>
       <c r="O137" s="7"/>
       <c r="P137" s="7"/>
       <c r="Q137" s="7"/>
       <c r="R137" s="7"/>
       <c r="S137" s="7"/>
       <c r="T137" s="7"/>
       <c r="U137" s="7"/>
       <c r="V137" s="7"/>
       <c r="W137" s="7"/>
       <c r="X137" s="7"/>
       <c r="Y137" s="7"/>
       <c r="Z137" s="7"/>
       <c r="AA137" s="7"/>
       <c r="AB137" s="7"/>
       <c r="AC137" s="7"/>
       <c r="AD137" s="7"/>
     </row>
     <row r="138" spans="1:30" ht="21" customHeight="1">
-      <c r="A138" s="82" t="s">
-[...5 lines deleted...]
-      <c r="C138" s="82" t="s">
+      <c r="A138" s="81" t="s">
         <v>162</v>
       </c>
-      <c r="D138" s="83" t="s">
-[...3 lines deleted...]
-        <v>163</v>
+      <c r="B138" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C138" s="81" t="s">
+        <v>300</v>
+      </c>
+      <c r="D138" s="82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E138" s="82" t="s">
+        <v>301</v>
       </c>
       <c r="F138" s="55">
         <v>0</v>
       </c>
       <c r="G138" s="56">
         <v>181.15</v>
       </c>
       <c r="H138" s="56">
         <f t="shared" si="2"/>
         <v>221.00300000000001</v>
       </c>
       <c r="I138" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J138" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K138" s="37"/>
       <c r="L138" s="7"/>
       <c r="M138" s="7"/>
       <c r="N138" s="7"/>
       <c r="O138" s="7"/>
       <c r="P138" s="7"/>
       <c r="Q138" s="7"/>
       <c r="R138" s="7"/>
       <c r="S138" s="7"/>
       <c r="T138" s="7"/>
       <c r="U138" s="7"/>
       <c r="V138" s="7"/>
       <c r="W138" s="7"/>
       <c r="X138" s="7"/>
       <c r="Y138" s="7"/>
       <c r="Z138" s="7"/>
       <c r="AA138" s="7"/>
       <c r="AB138" s="7"/>
       <c r="AC138" s="7"/>
       <c r="AD138" s="7"/>
     </row>
     <row r="139" spans="1:30" ht="21" customHeight="1">
-      <c r="A139" s="82" t="s">
-[...12 lines deleted...]
-        <v>165</v>
+      <c r="A139" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B139" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C139" s="81" t="s">
+        <v>302</v>
+      </c>
+      <c r="D139" s="82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E139" s="82" t="s">
+        <v>303</v>
       </c>
       <c r="F139" s="55">
         <v>0</v>
       </c>
       <c r="G139" s="56">
         <v>197.54</v>
       </c>
       <c r="H139" s="56">
         <f t="shared" si="2"/>
         <v>240.99879999999999</v>
       </c>
       <c r="I139" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J139" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K139" s="37"/>
       <c r="L139" s="7"/>
       <c r="M139" s="7"/>
       <c r="N139" s="7"/>
       <c r="O139" s="7"/>
       <c r="P139" s="7"/>
       <c r="Q139" s="7"/>
       <c r="R139" s="7"/>
       <c r="S139" s="7"/>
       <c r="T139" s="7"/>
       <c r="U139" s="7"/>
       <c r="V139" s="7"/>
       <c r="W139" s="7"/>
       <c r="X139" s="7"/>
       <c r="Y139" s="7"/>
       <c r="Z139" s="7"/>
       <c r="AA139" s="7"/>
       <c r="AB139" s="7"/>
       <c r="AC139" s="7"/>
       <c r="AD139" s="7"/>
     </row>
     <row r="140" spans="1:30" ht="21" customHeight="1">
-      <c r="A140" s="80" t="s">
-[...12 lines deleted...]
-        <v>167</v>
+      <c r="A140" s="79" t="s">
+        <v>162</v>
+      </c>
+      <c r="B140" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="C140" s="79" t="s">
+        <v>304</v>
+      </c>
+      <c r="D140" s="80" t="s">
+        <v>305</v>
+      </c>
+      <c r="E140" s="80" t="s">
+        <v>306</v>
       </c>
       <c r="F140" s="55">
         <v>0</v>
       </c>
       <c r="G140" s="56">
         <v>84.43</v>
       </c>
       <c r="H140" s="56">
         <f t="shared" si="2"/>
         <v>103.00460000000001</v>
       </c>
       <c r="I140" s="57">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="J140" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K140" s="37"/>
       <c r="L140" s="7"/>
       <c r="M140" s="7"/>
       <c r="N140" s="7"/>
       <c r="O140" s="7"/>
       <c r="P140" s="7"/>
       <c r="Q140" s="7"/>
       <c r="R140" s="7"/>
       <c r="S140" s="7"/>
       <c r="T140" s="7"/>
       <c r="U140" s="7"/>
       <c r="V140" s="7"/>
       <c r="W140" s="7"/>
       <c r="X140" s="7"/>
       <c r="Y140" s="7"/>
       <c r="Z140" s="7"/>
       <c r="AA140" s="7"/>
       <c r="AB140" s="7"/>
       <c r="AC140" s="7"/>
       <c r="AD140" s="7"/>
     </row>
     <row r="141" spans="1:30" ht="21" customHeight="1">
-      <c r="A141" s="82" t="s">
-[...12 lines deleted...]
-        <v>159</v>
+      <c r="A141" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B141" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C141" s="81" t="s">
+        <v>307</v>
+      </c>
+      <c r="D141" s="82" t="s">
+        <v>305</v>
+      </c>
+      <c r="E141" s="82" t="s">
+        <v>297</v>
       </c>
       <c r="F141" s="55">
         <v>0</v>
       </c>
       <c r="G141" s="56">
         <v>151.63999999999999</v>
       </c>
       <c r="H141" s="56">
         <f t="shared" ref="H141:H186" si="4">G141+(G141*0.22)</f>
         <v>185.00079999999997</v>
       </c>
       <c r="I141" s="57">
         <f t="shared" ref="I141:I186" si="5">F141*H141</f>
         <v>0</v>
       </c>
       <c r="J141" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K141" s="37"/>
       <c r="L141" s="7"/>
       <c r="M141" s="7"/>
       <c r="N141" s="7"/>
       <c r="O141" s="7"/>
       <c r="P141" s="7"/>
       <c r="Q141" s="7"/>
       <c r="R141" s="7"/>
       <c r="S141" s="7"/>
       <c r="T141" s="7"/>
       <c r="U141" s="7"/>
       <c r="V141" s="7"/>
       <c r="W141" s="7"/>
       <c r="X141" s="7"/>
       <c r="Y141" s="7"/>
       <c r="Z141" s="7"/>
       <c r="AA141" s="7"/>
       <c r="AB141" s="7"/>
       <c r="AC141" s="7"/>
       <c r="AD141" s="7"/>
     </row>
     <row r="142" spans="1:30" ht="21" customHeight="1">
-      <c r="A142" s="82" t="s">
-[...12 lines deleted...]
-        <v>161</v>
+      <c r="A142" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B142" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C142" s="81" t="s">
+        <v>308</v>
+      </c>
+      <c r="D142" s="82" t="s">
+        <v>305</v>
+      </c>
+      <c r="E142" s="82" t="s">
+        <v>299</v>
       </c>
       <c r="F142" s="55">
         <v>0</v>
       </c>
       <c r="G142" s="56">
         <v>195.9</v>
       </c>
       <c r="H142" s="56">
         <f t="shared" si="4"/>
         <v>238.99799999999999</v>
       </c>
       <c r="I142" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J142" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K142" s="37"/>
       <c r="L142" s="7"/>
       <c r="M142" s="7"/>
       <c r="N142" s="7"/>
       <c r="O142" s="7"/>
       <c r="P142" s="7"/>
       <c r="Q142" s="7"/>
       <c r="R142" s="7"/>
       <c r="S142" s="7"/>
       <c r="T142" s="7"/>
       <c r="U142" s="7"/>
       <c r="V142" s="7"/>
       <c r="W142" s="7"/>
       <c r="X142" s="7"/>
       <c r="Y142" s="7"/>
       <c r="Z142" s="7"/>
       <c r="AA142" s="7"/>
       <c r="AB142" s="7"/>
       <c r="AC142" s="7"/>
       <c r="AD142" s="7"/>
     </row>
     <row r="143" spans="1:30" ht="21" customHeight="1">
-      <c r="A143" s="82" t="s">
-[...12 lines deleted...]
-        <v>163</v>
+      <c r="A143" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B143" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C143" s="81" t="s">
+        <v>309</v>
+      </c>
+      <c r="D143" s="82" t="s">
+        <v>305</v>
+      </c>
+      <c r="E143" s="82" t="s">
+        <v>301</v>
       </c>
       <c r="F143" s="55">
         <v>0</v>
       </c>
       <c r="G143" s="56">
         <v>232.79</v>
       </c>
       <c r="H143" s="56">
         <f t="shared" si="4"/>
         <v>284.00380000000001</v>
       </c>
       <c r="I143" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J143" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K143" s="37"/>
       <c r="L143" s="7"/>
       <c r="M143" s="7"/>
       <c r="N143" s="7"/>
       <c r="O143" s="7"/>
       <c r="P143" s="7"/>
       <c r="Q143" s="7"/>
       <c r="R143" s="7"/>
       <c r="S143" s="7"/>
       <c r="T143" s="7"/>
       <c r="U143" s="7"/>
       <c r="V143" s="7"/>
       <c r="W143" s="7"/>
       <c r="X143" s="7"/>
       <c r="Y143" s="7"/>
       <c r="Z143" s="7"/>
       <c r="AA143" s="7"/>
       <c r="AB143" s="7"/>
       <c r="AC143" s="7"/>
       <c r="AD143" s="7"/>
     </row>
     <row r="144" spans="1:30" ht="21" customHeight="1">
-      <c r="A144" s="82" t="s">
-[...12 lines deleted...]
-        <v>165</v>
+      <c r="A144" s="81" t="s">
+        <v>162</v>
+      </c>
+      <c r="B144" s="81" t="s">
+        <v>23</v>
+      </c>
+      <c r="C144" s="81" t="s">
+        <v>310</v>
+      </c>
+      <c r="D144" s="82" t="s">
+        <v>311</v>
+      </c>
+      <c r="E144" s="82" t="s">
+        <v>303</v>
       </c>
       <c r="F144" s="55">
         <v>0</v>
       </c>
       <c r="G144" s="56">
         <v>254.1</v>
       </c>
       <c r="H144" s="56">
         <f t="shared" si="4"/>
         <v>310.00200000000001</v>
       </c>
       <c r="I144" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J144" s="36" t="s">
-        <v>157</v>
+        <v>295</v>
       </c>
       <c r="K144" s="37"/>
       <c r="L144" s="7"/>
       <c r="M144" s="7"/>
       <c r="N144" s="7"/>
       <c r="O144" s="7"/>
       <c r="P144" s="7"/>
       <c r="Q144" s="7"/>
       <c r="R144" s="7"/>
       <c r="S144" s="7"/>
       <c r="T144" s="7"/>
       <c r="U144" s="7"/>
       <c r="V144" s="7"/>
       <c r="W144" s="7"/>
       <c r="X144" s="7"/>
       <c r="Y144" s="7"/>
       <c r="Z144" s="7"/>
       <c r="AA144" s="7"/>
       <c r="AB144" s="7"/>
       <c r="AC144" s="7"/>
       <c r="AD144" s="7"/>
     </row>
     <row r="145" spans="1:30" ht="21" customHeight="1">
-      <c r="A145" s="73" t="s">
-[...12 lines deleted...]
-        <v>125</v>
+      <c r="A145" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B145" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C145" s="72" t="s">
+        <v>312</v>
+      </c>
+      <c r="D145" s="73" t="s">
+        <v>313</v>
+      </c>
+      <c r="E145" s="76" t="s">
+        <v>247</v>
       </c>
       <c r="F145" s="55">
         <v>0</v>
       </c>
       <c r="G145" s="56">
         <v>146.72</v>
       </c>
       <c r="H145" s="56">
         <f t="shared" si="4"/>
         <v>178.9984</v>
       </c>
       <c r="I145" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J145" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K145" s="37"/>
       <c r="L145" s="7"/>
       <c r="M145" s="7"/>
       <c r="N145" s="7"/>
       <c r="O145" s="7"/>
       <c r="P145" s="7"/>
       <c r="Q145" s="7"/>
       <c r="R145" s="7"/>
       <c r="S145" s="7"/>
       <c r="T145" s="7"/>
       <c r="U145" s="7"/>
       <c r="V145" s="7"/>
       <c r="W145" s="7"/>
       <c r="X145" s="7"/>
       <c r="Y145" s="7"/>
       <c r="Z145" s="7"/>
       <c r="AA145" s="7"/>
       <c r="AB145" s="7"/>
       <c r="AC145" s="7"/>
       <c r="AD145" s="7"/>
     </row>
     <row r="146" spans="1:30" ht="21" customHeight="1">
-      <c r="A146" s="73" t="s">
-[...12 lines deleted...]
-        <v>372</v>
+      <c r="A146" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B146" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C146" s="72" t="s">
+        <v>315</v>
+      </c>
+      <c r="D146" s="73" t="s">
+        <v>316</v>
+      </c>
+      <c r="E146" s="76" t="s">
+        <v>169</v>
       </c>
       <c r="F146" s="55">
         <v>0</v>
       </c>
       <c r="G146" s="56">
         <v>200.82</v>
       </c>
       <c r="H146" s="56">
         <f t="shared" si="4"/>
         <v>245.00039999999998</v>
       </c>
       <c r="I146" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J146" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K146" s="37"/>
       <c r="L146" s="7"/>
       <c r="M146" s="7"/>
       <c r="N146" s="7"/>
       <c r="O146" s="7"/>
       <c r="P146" s="7"/>
       <c r="Q146" s="7"/>
       <c r="R146" s="7"/>
       <c r="S146" s="7"/>
       <c r="T146" s="7"/>
       <c r="U146" s="7"/>
       <c r="V146" s="7"/>
       <c r="W146" s="7"/>
       <c r="X146" s="7"/>
       <c r="Y146" s="7"/>
       <c r="Z146" s="7"/>
       <c r="AA146" s="7"/>
       <c r="AB146" s="7"/>
       <c r="AC146" s="7"/>
       <c r="AD146" s="7"/>
     </row>
     <row r="147" spans="1:30" ht="21" customHeight="1">
-      <c r="A147" s="73" t="s">
-[...12 lines deleted...]
-        <v>377</v>
+      <c r="A147" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B147" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C147" s="72" t="s">
+        <v>317</v>
+      </c>
+      <c r="D147" s="73" t="s">
+        <v>318</v>
+      </c>
+      <c r="E147" s="76" t="s">
+        <v>172</v>
       </c>
       <c r="F147" s="55">
         <v>0</v>
       </c>
       <c r="G147" s="56">
         <v>241.8</v>
       </c>
       <c r="H147" s="56">
         <f t="shared" si="4"/>
         <v>294.99600000000004</v>
       </c>
       <c r="I147" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J147" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K147" s="37"/>
       <c r="L147" s="7"/>
       <c r="M147" s="7"/>
       <c r="N147" s="7"/>
       <c r="O147" s="7"/>
       <c r="P147" s="7"/>
       <c r="Q147" s="7"/>
       <c r="R147" s="7"/>
       <c r="S147" s="7"/>
       <c r="T147" s="7"/>
       <c r="U147" s="7"/>
       <c r="V147" s="7"/>
       <c r="W147" s="7"/>
       <c r="X147" s="7"/>
       <c r="Y147" s="7"/>
       <c r="Z147" s="7"/>
       <c r="AA147" s="7"/>
       <c r="AB147" s="7"/>
       <c r="AC147" s="7"/>
       <c r="AD147" s="7"/>
     </row>
     <row r="148" spans="1:30" ht="21" customHeight="1">
-      <c r="A148" s="84" t="s">
-[...12 lines deleted...]
-        <v>97</v>
+      <c r="A148" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B148" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C148" s="83" t="s">
+        <v>319</v>
+      </c>
+      <c r="D148" s="84" t="s">
+        <v>313</v>
+      </c>
+      <c r="E148" s="84" t="s">
+        <v>183</v>
       </c>
       <c r="F148" s="55">
         <v>0</v>
       </c>
       <c r="G148" s="56">
         <v>326.23</v>
       </c>
       <c r="H148" s="56">
         <f t="shared" si="4"/>
         <v>398.00060000000002</v>
       </c>
       <c r="I148" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J148" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K148" s="37"/>
       <c r="L148" s="7"/>
       <c r="M148" s="7"/>
       <c r="N148" s="7"/>
       <c r="O148" s="7"/>
       <c r="P148" s="7"/>
       <c r="Q148" s="7"/>
       <c r="R148" s="7"/>
       <c r="S148" s="7"/>
       <c r="T148" s="7"/>
       <c r="U148" s="7"/>
       <c r="V148" s="7"/>
       <c r="W148" s="7"/>
       <c r="X148" s="7"/>
       <c r="Y148" s="7"/>
       <c r="Z148" s="7"/>
       <c r="AA148" s="7"/>
       <c r="AB148" s="7"/>
       <c r="AC148" s="7"/>
       <c r="AD148" s="7"/>
     </row>
     <row r="149" spans="1:30" ht="21" customHeight="1">
-      <c r="A149" s="84" t="s">
-[...12 lines deleted...]
-        <v>373</v>
+      <c r="A149" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B149" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C149" s="83" t="s">
+        <v>320</v>
+      </c>
+      <c r="D149" s="84" t="s">
+        <v>321</v>
+      </c>
+      <c r="E149" s="84" t="s">
+        <v>186</v>
       </c>
       <c r="F149" s="55">
         <v>0</v>
       </c>
       <c r="G149" s="56">
         <v>453.28</v>
       </c>
       <c r="H149" s="56">
         <f t="shared" si="4"/>
         <v>553.00159999999994</v>
       </c>
       <c r="I149" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J149" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K149" s="37"/>
       <c r="L149" s="7"/>
       <c r="M149" s="7"/>
       <c r="N149" s="7"/>
       <c r="O149" s="7"/>
       <c r="P149" s="7"/>
       <c r="Q149" s="7"/>
       <c r="R149" s="7"/>
       <c r="S149" s="7"/>
       <c r="T149" s="7"/>
       <c r="U149" s="7"/>
       <c r="V149" s="7"/>
       <c r="W149" s="7"/>
       <c r="X149" s="7"/>
       <c r="Y149" s="7"/>
       <c r="Z149" s="7"/>
       <c r="AA149" s="7"/>
       <c r="AB149" s="7"/>
       <c r="AC149" s="7"/>
       <c r="AD149" s="7"/>
     </row>
     <row r="150" spans="1:30" ht="21" customHeight="1">
-      <c r="A150" s="84" t="s">
-[...12 lines deleted...]
-        <v>378</v>
+      <c r="A150" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B150" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C150" s="83" t="s">
+        <v>322</v>
+      </c>
+      <c r="D150" s="84" t="s">
+        <v>318</v>
+      </c>
+      <c r="E150" s="84" t="s">
+        <v>189</v>
       </c>
       <c r="F150" s="55">
         <v>0</v>
       </c>
       <c r="G150" s="56">
         <v>559.84</v>
       </c>
       <c r="H150" s="56">
         <f t="shared" si="4"/>
         <v>683.00480000000005</v>
       </c>
       <c r="I150" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J150" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K150" s="37"/>
       <c r="L150" s="7"/>
       <c r="M150" s="7"/>
       <c r="N150" s="7"/>
       <c r="O150" s="7"/>
       <c r="P150" s="7"/>
       <c r="Q150" s="7"/>
       <c r="R150" s="7"/>
       <c r="S150" s="7"/>
       <c r="T150" s="7"/>
       <c r="U150" s="7"/>
       <c r="V150" s="7"/>
       <c r="W150" s="7"/>
       <c r="X150" s="7"/>
       <c r="Y150" s="7"/>
       <c r="Z150" s="7"/>
       <c r="AA150" s="7"/>
       <c r="AB150" s="7"/>
       <c r="AC150" s="7"/>
       <c r="AD150" s="7"/>
     </row>
     <row r="151" spans="1:30" ht="21" customHeight="1">
-      <c r="A151" s="84" t="s">
-[...12 lines deleted...]
-        <v>104</v>
+      <c r="A151" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B151" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C151" s="83" t="s">
+        <v>323</v>
+      </c>
+      <c r="D151" s="84" t="s">
+        <v>324</v>
+      </c>
+      <c r="E151" s="84" t="s">
+        <v>201</v>
       </c>
       <c r="F151" s="55">
         <v>0</v>
       </c>
       <c r="G151" s="56">
         <v>484.43</v>
       </c>
       <c r="H151" s="56">
         <f t="shared" si="4"/>
         <v>591.00459999999998</v>
       </c>
       <c r="I151" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J151" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K151" s="37"/>
       <c r="L151" s="7"/>
       <c r="M151" s="7"/>
       <c r="N151" s="7"/>
       <c r="O151" s="7"/>
       <c r="P151" s="7"/>
       <c r="Q151" s="7"/>
       <c r="R151" s="7"/>
       <c r="S151" s="7"/>
       <c r="T151" s="7"/>
       <c r="U151" s="7"/>
       <c r="V151" s="7"/>
       <c r="W151" s="7"/>
       <c r="X151" s="7"/>
       <c r="Y151" s="7"/>
       <c r="Z151" s="7"/>
       <c r="AA151" s="7"/>
       <c r="AB151" s="7"/>
       <c r="AC151" s="7"/>
       <c r="AD151" s="7"/>
     </row>
     <row r="152" spans="1:30" ht="21" customHeight="1">
-      <c r="A152" s="84" t="s">
-[...12 lines deleted...]
-        <v>374</v>
+      <c r="A152" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B152" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C152" s="83" t="s">
+        <v>325</v>
+      </c>
+      <c r="D152" s="84" t="s">
+        <v>321</v>
+      </c>
+      <c r="E152" s="84" t="s">
+        <v>204</v>
       </c>
       <c r="F152" s="55">
         <v>0</v>
       </c>
       <c r="G152" s="56">
         <v>659.84</v>
       </c>
       <c r="H152" s="56">
         <f t="shared" si="4"/>
         <v>805.00480000000005</v>
       </c>
       <c r="I152" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J152" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K152" s="37"/>
       <c r="L152" s="7"/>
       <c r="M152" s="7"/>
       <c r="N152" s="7"/>
       <c r="O152" s="7"/>
       <c r="P152" s="7"/>
       <c r="Q152" s="7"/>
       <c r="R152" s="7"/>
       <c r="S152" s="7"/>
       <c r="T152" s="7"/>
       <c r="U152" s="7"/>
       <c r="V152" s="7"/>
       <c r="W152" s="7"/>
       <c r="X152" s="7"/>
       <c r="Y152" s="7"/>
       <c r="Z152" s="7"/>
       <c r="AA152" s="7"/>
       <c r="AB152" s="7"/>
       <c r="AC152" s="7"/>
       <c r="AD152" s="7"/>
     </row>
     <row r="153" spans="1:30" ht="21" customHeight="1">
-      <c r="A153" s="84" t="s">
-[...12 lines deleted...]
-        <v>379</v>
+      <c r="A153" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B153" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C153" s="83" t="s">
+        <v>326</v>
+      </c>
+      <c r="D153" s="84" t="s">
+        <v>318</v>
+      </c>
+      <c r="E153" s="84" t="s">
+        <v>206</v>
       </c>
       <c r="F153" s="55">
         <v>0</v>
       </c>
       <c r="G153" s="56">
         <v>827.05</v>
       </c>
       <c r="H153" s="56">
         <f t="shared" si="4"/>
         <v>1009.001</v>
       </c>
       <c r="I153" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J153" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K153" s="37"/>
       <c r="L153" s="7"/>
       <c r="M153" s="7"/>
       <c r="N153" s="7"/>
       <c r="O153" s="7"/>
       <c r="P153" s="7"/>
       <c r="Q153" s="7"/>
       <c r="R153" s="7"/>
       <c r="S153" s="7"/>
       <c r="T153" s="7"/>
       <c r="U153" s="7"/>
       <c r="V153" s="7"/>
       <c r="W153" s="7"/>
       <c r="X153" s="7"/>
       <c r="Y153" s="7"/>
       <c r="Z153" s="7"/>
       <c r="AA153" s="7"/>
       <c r="AB153" s="7"/>
       <c r="AC153" s="7"/>
       <c r="AD153" s="7"/>
     </row>
     <row r="154" spans="1:30" ht="21" customHeight="1">
-      <c r="A154" s="84" t="s">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="A154" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B154" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C154" s="83" t="s">
+        <v>327</v>
+      </c>
+      <c r="D154" s="84" t="s">
+        <v>328</v>
+      </c>
+      <c r="E154" s="84" t="s">
+        <v>217</v>
       </c>
       <c r="F154" s="55">
         <v>0</v>
       </c>
       <c r="G154" s="56">
         <v>609.02</v>
       </c>
       <c r="H154" s="56">
         <f t="shared" si="4"/>
         <v>743.00440000000003</v>
       </c>
       <c r="I154" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J154" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K154" s="37"/>
       <c r="L154" s="7"/>
       <c r="M154" s="7"/>
       <c r="N154" s="7"/>
       <c r="O154" s="7"/>
       <c r="P154" s="7"/>
       <c r="Q154" s="7"/>
       <c r="R154" s="7"/>
       <c r="S154" s="7"/>
       <c r="T154" s="7"/>
       <c r="U154" s="7"/>
       <c r="V154" s="7"/>
       <c r="W154" s="7"/>
       <c r="X154" s="7"/>
       <c r="Y154" s="7"/>
       <c r="Z154" s="7"/>
       <c r="AA154" s="7"/>
       <c r="AB154" s="7"/>
       <c r="AC154" s="7"/>
       <c r="AD154" s="7"/>
     </row>
     <row r="155" spans="1:30" ht="21" customHeight="1">
-      <c r="A155" s="84" t="s">
-[...12 lines deleted...]
-        <v>375</v>
+      <c r="A155" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B155" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C155" s="83" t="s">
+        <v>329</v>
+      </c>
+      <c r="D155" s="84" t="s">
+        <v>330</v>
+      </c>
+      <c r="E155" s="84" t="s">
+        <v>219</v>
       </c>
       <c r="F155" s="55">
         <v>0</v>
       </c>
       <c r="G155" s="56">
         <v>831.15</v>
       </c>
       <c r="H155" s="56">
         <f t="shared" si="4"/>
         <v>1014.0029999999999</v>
       </c>
       <c r="I155" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J155" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K155" s="37"/>
       <c r="L155" s="7"/>
       <c r="M155" s="7"/>
       <c r="N155" s="7"/>
       <c r="O155" s="7"/>
       <c r="P155" s="7"/>
       <c r="Q155" s="7"/>
       <c r="R155" s="7"/>
       <c r="S155" s="7"/>
       <c r="T155" s="7"/>
       <c r="U155" s="7"/>
       <c r="V155" s="7"/>
       <c r="W155" s="7"/>
       <c r="X155" s="7"/>
       <c r="Y155" s="7"/>
       <c r="Z155" s="7"/>
       <c r="AA155" s="7"/>
       <c r="AB155" s="7"/>
       <c r="AC155" s="7"/>
       <c r="AD155" s="7"/>
     </row>
     <row r="156" spans="1:30" ht="21" customHeight="1">
-      <c r="A156" s="84" t="s">
-[...12 lines deleted...]
-        <v>380</v>
+      <c r="A156" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B156" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C156" s="83" t="s">
+        <v>331</v>
+      </c>
+      <c r="D156" s="84" t="s">
+        <v>332</v>
+      </c>
+      <c r="E156" s="84" t="s">
+        <v>222</v>
       </c>
       <c r="F156" s="55">
         <v>0</v>
       </c>
       <c r="G156" s="56">
         <v>1055.74</v>
       </c>
       <c r="H156" s="56">
         <f t="shared" si="4"/>
         <v>1288.0028</v>
       </c>
       <c r="I156" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J156" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K156" s="37"/>
       <c r="L156" s="7"/>
       <c r="M156" s="7"/>
       <c r="N156" s="7"/>
       <c r="O156" s="7"/>
       <c r="P156" s="7"/>
       <c r="Q156" s="7"/>
       <c r="R156" s="7"/>
       <c r="S156" s="7"/>
       <c r="T156" s="7"/>
       <c r="U156" s="7"/>
       <c r="V156" s="7"/>
       <c r="W156" s="7"/>
       <c r="X156" s="7"/>
       <c r="Y156" s="7"/>
       <c r="Z156" s="7"/>
       <c r="AA156" s="7"/>
       <c r="AB156" s="7"/>
       <c r="AC156" s="7"/>
       <c r="AD156" s="7"/>
     </row>
     <row r="157" spans="1:30" ht="21" customHeight="1">
-      <c r="A157" s="84" t="s">
-[...12 lines deleted...]
-        <v>118</v>
+      <c r="A157" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B157" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C157" s="83" t="s">
+        <v>333</v>
+      </c>
+      <c r="D157" s="84" t="s">
+        <v>334</v>
+      </c>
+      <c r="E157" s="84" t="s">
+        <v>232</v>
       </c>
       <c r="F157" s="55">
         <v>0</v>
       </c>
       <c r="G157" s="56">
         <v>680.33</v>
       </c>
       <c r="H157" s="56">
         <f t="shared" si="4"/>
         <v>830.00260000000003</v>
       </c>
       <c r="I157" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J157" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K157" s="37"/>
       <c r="L157" s="7"/>
       <c r="M157" s="7"/>
       <c r="N157" s="7"/>
       <c r="O157" s="7"/>
       <c r="P157" s="7"/>
       <c r="Q157" s="7"/>
       <c r="R157" s="7"/>
       <c r="S157" s="7"/>
       <c r="T157" s="7"/>
       <c r="U157" s="7"/>
       <c r="V157" s="7"/>
       <c r="W157" s="7"/>
       <c r="X157" s="7"/>
       <c r="Y157" s="7"/>
       <c r="Z157" s="7"/>
       <c r="AA157" s="7"/>
       <c r="AB157" s="7"/>
       <c r="AC157" s="7"/>
       <c r="AD157" s="7"/>
     </row>
     <row r="158" spans="1:30" ht="21" customHeight="1">
-      <c r="A158" s="84" t="s">
-[...12 lines deleted...]
-        <v>376</v>
+      <c r="A158" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B158" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C158" s="83" t="s">
+        <v>335</v>
+      </c>
+      <c r="D158" s="84" t="s">
+        <v>316</v>
+      </c>
+      <c r="E158" s="84" t="s">
+        <v>234</v>
       </c>
       <c r="F158" s="55">
         <v>0</v>
       </c>
       <c r="G158" s="56">
         <v>940.16</v>
       </c>
       <c r="H158" s="56">
         <f t="shared" si="4"/>
         <v>1146.9951999999998</v>
       </c>
       <c r="I158" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J158" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K158" s="37"/>
       <c r="L158" s="7"/>
       <c r="M158" s="7"/>
       <c r="N158" s="7"/>
       <c r="O158" s="7"/>
       <c r="P158" s="7"/>
       <c r="Q158" s="7"/>
       <c r="R158" s="7"/>
       <c r="S158" s="7"/>
       <c r="T158" s="7"/>
       <c r="U158" s="7"/>
       <c r="V158" s="7"/>
       <c r="W158" s="7"/>
       <c r="X158" s="7"/>
       <c r="Y158" s="7"/>
       <c r="Z158" s="7"/>
       <c r="AA158" s="7"/>
       <c r="AB158" s="7"/>
       <c r="AC158" s="7"/>
       <c r="AD158" s="7"/>
     </row>
     <row r="159" spans="1:30" ht="21" customHeight="1">
-      <c r="A159" s="84" t="s">
-[...12 lines deleted...]
-        <v>381</v>
+      <c r="A159" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B159" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C159" s="83" t="s">
+        <v>336</v>
+      </c>
+      <c r="D159" s="84" t="s">
+        <v>337</v>
+      </c>
+      <c r="E159" s="84" t="s">
+        <v>237</v>
       </c>
       <c r="F159" s="55">
         <v>0</v>
       </c>
       <c r="G159" s="56">
         <v>1181.1500000000001</v>
       </c>
       <c r="H159" s="56">
         <f t="shared" si="4"/>
         <v>1441.0030000000002</v>
       </c>
       <c r="I159" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J159" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K159" s="37"/>
       <c r="L159" s="7"/>
       <c r="M159" s="7"/>
       <c r="N159" s="7"/>
       <c r="O159" s="7"/>
       <c r="P159" s="7"/>
       <c r="Q159" s="7"/>
       <c r="R159" s="7"/>
       <c r="S159" s="7"/>
       <c r="T159" s="7"/>
       <c r="U159" s="7"/>
       <c r="V159" s="7"/>
       <c r="W159" s="7"/>
       <c r="X159" s="7"/>
       <c r="Y159" s="7"/>
       <c r="Z159" s="7"/>
       <c r="AA159" s="7"/>
       <c r="AB159" s="7"/>
       <c r="AC159" s="7"/>
       <c r="AD159" s="7"/>
     </row>
     <row r="160" spans="1:30" ht="21" customHeight="1">
-      <c r="A160" s="73" t="s">
-[...12 lines deleted...]
-        <v>125</v>
+      <c r="A160" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B160" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C160" s="72" t="s">
+        <v>338</v>
+      </c>
+      <c r="D160" s="73" t="s">
+        <v>339</v>
+      </c>
+      <c r="E160" s="76" t="s">
+        <v>247</v>
       </c>
       <c r="F160" s="55">
         <v>0</v>
       </c>
       <c r="G160" s="56">
         <v>209.02</v>
       </c>
       <c r="H160" s="56">
         <f t="shared" si="4"/>
         <v>255.0044</v>
       </c>
       <c r="I160" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J160" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K160" s="37"/>
       <c r="L160" s="7"/>
       <c r="M160" s="7"/>
       <c r="N160" s="7"/>
       <c r="O160" s="7"/>
       <c r="P160" s="7"/>
       <c r="Q160" s="7"/>
       <c r="R160" s="7"/>
       <c r="S160" s="7"/>
       <c r="T160" s="7"/>
       <c r="U160" s="7"/>
       <c r="V160" s="7"/>
       <c r="W160" s="7"/>
       <c r="X160" s="7"/>
       <c r="Y160" s="7"/>
       <c r="Z160" s="7"/>
       <c r="AA160" s="7"/>
       <c r="AB160" s="7"/>
       <c r="AC160" s="7"/>
       <c r="AD160" s="7"/>
     </row>
     <row r="161" spans="1:30" ht="21" customHeight="1">
-      <c r="A161" s="73" t="s">
-[...12 lines deleted...]
-        <v>372</v>
+      <c r="A161" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B161" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C161" s="72" t="s">
+        <v>340</v>
+      </c>
+      <c r="D161" s="73" t="s">
+        <v>341</v>
+      </c>
+      <c r="E161" s="76" t="s">
+        <v>169</v>
       </c>
       <c r="F161" s="55">
         <v>0</v>
       </c>
       <c r="G161" s="56">
         <v>290.98</v>
       </c>
       <c r="H161" s="56">
         <f t="shared" si="4"/>
         <v>354.99560000000002</v>
       </c>
       <c r="I161" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J161" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K161" s="37"/>
       <c r="L161" s="7"/>
       <c r="M161" s="7"/>
       <c r="N161" s="7"/>
       <c r="O161" s="7"/>
       <c r="P161" s="7"/>
       <c r="Q161" s="7"/>
       <c r="R161" s="7"/>
       <c r="S161" s="7"/>
       <c r="T161" s="7"/>
       <c r="U161" s="7"/>
       <c r="V161" s="7"/>
       <c r="W161" s="7"/>
       <c r="X161" s="7"/>
       <c r="Y161" s="7"/>
       <c r="Z161" s="7"/>
       <c r="AA161" s="7"/>
       <c r="AB161" s="7"/>
       <c r="AC161" s="7"/>
       <c r="AD161" s="7"/>
     </row>
     <row r="162" spans="1:30" ht="21" customHeight="1">
-      <c r="A162" s="73" t="s">
-[...12 lines deleted...]
-        <v>377</v>
+      <c r="A162" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B162" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C162" s="72" t="s">
+        <v>342</v>
+      </c>
+      <c r="D162" s="76" t="s">
+        <v>343</v>
+      </c>
+      <c r="E162" s="76" t="s">
+        <v>172</v>
       </c>
       <c r="F162" s="55">
         <v>0</v>
       </c>
       <c r="G162" s="56">
         <v>343.44</v>
       </c>
       <c r="H162" s="56">
         <f t="shared" si="4"/>
         <v>418.99680000000001</v>
       </c>
       <c r="I162" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J162" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K162" s="37"/>
       <c r="L162" s="7"/>
       <c r="M162" s="7"/>
       <c r="N162" s="7"/>
       <c r="O162" s="7"/>
       <c r="P162" s="7"/>
       <c r="Q162" s="7"/>
       <c r="R162" s="7"/>
       <c r="S162" s="7"/>
       <c r="T162" s="7"/>
       <c r="U162" s="7"/>
       <c r="V162" s="7"/>
       <c r="W162" s="7"/>
       <c r="X162" s="7"/>
       <c r="Y162" s="7"/>
       <c r="Z162" s="7"/>
       <c r="AA162" s="7"/>
       <c r="AB162" s="7"/>
       <c r="AC162" s="7"/>
       <c r="AD162" s="7"/>
     </row>
     <row r="163" spans="1:30" ht="21" customHeight="1">
-      <c r="A163" s="84" t="s">
-[...12 lines deleted...]
-        <v>97</v>
+      <c r="A163" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B163" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C163" s="83" t="s">
+        <v>344</v>
+      </c>
+      <c r="D163" s="84" t="s">
+        <v>339</v>
+      </c>
+      <c r="E163" s="84" t="s">
+        <v>183</v>
       </c>
       <c r="F163" s="55">
         <v>0</v>
       </c>
       <c r="G163" s="56">
         <v>440.98</v>
       </c>
       <c r="H163" s="56">
         <f t="shared" si="4"/>
         <v>537.99559999999997</v>
       </c>
       <c r="I163" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J163" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K163" s="37"/>
       <c r="L163" s="7"/>
       <c r="M163" s="7"/>
       <c r="N163" s="7"/>
       <c r="O163" s="7"/>
       <c r="P163" s="7"/>
       <c r="Q163" s="7"/>
       <c r="R163" s="7"/>
       <c r="S163" s="7"/>
       <c r="T163" s="7"/>
       <c r="U163" s="7"/>
       <c r="V163" s="7"/>
       <c r="W163" s="7"/>
       <c r="X163" s="7"/>
       <c r="Y163" s="7"/>
       <c r="Z163" s="7"/>
       <c r="AA163" s="7"/>
       <c r="AB163" s="7"/>
       <c r="AC163" s="7"/>
       <c r="AD163" s="7"/>
     </row>
     <row r="164" spans="1:30" ht="21" customHeight="1">
-      <c r="A164" s="84" t="s">
-[...12 lines deleted...]
-        <v>373</v>
+      <c r="A164" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B164" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C164" s="83" t="s">
+        <v>345</v>
+      </c>
+      <c r="D164" s="84" t="s">
+        <v>341</v>
+      </c>
+      <c r="E164" s="84" t="s">
+        <v>186</v>
       </c>
       <c r="F164" s="55">
         <v>0</v>
       </c>
       <c r="G164" s="56">
         <v>643.44000000000005</v>
       </c>
       <c r="H164" s="56">
         <f t="shared" si="4"/>
         <v>784.99680000000012</v>
       </c>
       <c r="I164" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J164" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K164" s="37"/>
       <c r="L164" s="7"/>
       <c r="M164" s="7"/>
       <c r="N164" s="7"/>
       <c r="O164" s="7"/>
       <c r="P164" s="7"/>
       <c r="Q164" s="7"/>
       <c r="R164" s="7"/>
       <c r="S164" s="7"/>
       <c r="T164" s="7"/>
       <c r="U164" s="7"/>
       <c r="V164" s="7"/>
       <c r="W164" s="7"/>
       <c r="X164" s="7"/>
       <c r="Y164" s="7"/>
       <c r="Z164" s="7"/>
       <c r="AA164" s="7"/>
       <c r="AB164" s="7"/>
       <c r="AC164" s="7"/>
       <c r="AD164" s="7"/>
     </row>
     <row r="165" spans="1:30" ht="21" customHeight="1">
-      <c r="A165" s="84" t="s">
-[...12 lines deleted...]
-        <v>378</v>
+      <c r="A165" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B165" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C165" s="83" t="s">
+        <v>346</v>
+      </c>
+      <c r="D165" s="84" t="s">
+        <v>343</v>
+      </c>
+      <c r="E165" s="84" t="s">
+        <v>189</v>
       </c>
       <c r="F165" s="55">
         <v>0</v>
       </c>
       <c r="G165" s="56">
         <v>794.26</v>
       </c>
       <c r="H165" s="56">
         <f t="shared" si="4"/>
         <v>968.99720000000002</v>
       </c>
       <c r="I165" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J165" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K165" s="37"/>
       <c r="L165" s="7"/>
       <c r="M165" s="7"/>
       <c r="N165" s="7"/>
       <c r="O165" s="7"/>
       <c r="P165" s="7"/>
       <c r="Q165" s="7"/>
       <c r="R165" s="7"/>
       <c r="S165" s="7"/>
       <c r="T165" s="7"/>
       <c r="U165" s="7"/>
       <c r="V165" s="7"/>
       <c r="W165" s="7"/>
       <c r="X165" s="7"/>
       <c r="Y165" s="7"/>
       <c r="Z165" s="7"/>
       <c r="AA165" s="7"/>
       <c r="AB165" s="7"/>
       <c r="AC165" s="7"/>
       <c r="AD165" s="7"/>
     </row>
     <row r="166" spans="1:30" ht="21" customHeight="1">
-      <c r="A166" s="84" t="s">
-[...12 lines deleted...]
-        <v>104</v>
+      <c r="A166" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B166" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C166" s="83" t="s">
+        <v>347</v>
+      </c>
+      <c r="D166" s="84" t="s">
+        <v>339</v>
+      </c>
+      <c r="E166" s="84" t="s">
+        <v>201</v>
       </c>
       <c r="F166" s="55">
         <v>0</v>
       </c>
       <c r="G166" s="56">
         <v>645.08000000000004</v>
       </c>
       <c r="H166" s="56">
         <f t="shared" si="4"/>
         <v>786.99760000000003</v>
       </c>
       <c r="I166" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J166" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K166" s="37"/>
       <c r="L166" s="7"/>
       <c r="M166" s="7"/>
       <c r="N166" s="7"/>
       <c r="O166" s="7"/>
       <c r="P166" s="7"/>
       <c r="Q166" s="7"/>
       <c r="R166" s="7"/>
       <c r="S166" s="7"/>
       <c r="T166" s="7"/>
       <c r="U166" s="7"/>
       <c r="V166" s="7"/>
       <c r="W166" s="7"/>
       <c r="X166" s="7"/>
       <c r="Y166" s="7"/>
       <c r="Z166" s="7"/>
       <c r="AA166" s="7"/>
       <c r="AB166" s="7"/>
       <c r="AC166" s="7"/>
       <c r="AD166" s="7"/>
     </row>
     <row r="167" spans="1:30" ht="21" customHeight="1">
-      <c r="A167" s="84" t="s">
-[...12 lines deleted...]
-        <v>374</v>
+      <c r="A167" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B167" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C167" s="83" t="s">
+        <v>348</v>
+      </c>
+      <c r="D167" s="84" t="s">
+        <v>341</v>
+      </c>
+      <c r="E167" s="84" t="s">
+        <v>204</v>
       </c>
       <c r="F167" s="55">
         <v>0</v>
       </c>
       <c r="G167" s="56">
         <v>946.72</v>
       </c>
       <c r="H167" s="56">
         <f t="shared" si="4"/>
         <v>1154.9983999999999</v>
       </c>
       <c r="I167" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J167" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K167" s="37"/>
       <c r="L167" s="7"/>
       <c r="M167" s="7"/>
       <c r="N167" s="7"/>
       <c r="O167" s="7"/>
       <c r="P167" s="7"/>
       <c r="Q167" s="7"/>
       <c r="R167" s="7"/>
       <c r="S167" s="7"/>
       <c r="T167" s="7"/>
       <c r="U167" s="7"/>
       <c r="V167" s="7"/>
       <c r="W167" s="7"/>
       <c r="X167" s="7"/>
       <c r="Y167" s="7"/>
       <c r="Z167" s="7"/>
       <c r="AA167" s="7"/>
       <c r="AB167" s="7"/>
       <c r="AC167" s="7"/>
       <c r="AD167" s="7"/>
     </row>
     <row r="168" spans="1:30" ht="21" customHeight="1">
-      <c r="A168" s="84" t="s">
-[...12 lines deleted...]
-        <v>379</v>
+      <c r="A168" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B168" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C168" s="83" t="s">
+        <v>349</v>
+      </c>
+      <c r="D168" s="84" t="s">
+        <v>343</v>
+      </c>
+      <c r="E168" s="84" t="s">
+        <v>206</v>
       </c>
       <c r="F168" s="55">
         <v>0</v>
       </c>
       <c r="G168" s="56">
         <v>1181.97</v>
       </c>
       <c r="H168" s="56">
         <f t="shared" si="4"/>
         <v>1442.0034000000001</v>
       </c>
       <c r="I168" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J168" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K168" s="37"/>
       <c r="L168" s="7"/>
       <c r="M168" s="7"/>
       <c r="N168" s="7"/>
       <c r="O168" s="7"/>
       <c r="P168" s="7"/>
       <c r="Q168" s="7"/>
       <c r="R168" s="7"/>
       <c r="S168" s="7"/>
       <c r="T168" s="7"/>
       <c r="U168" s="7"/>
       <c r="V168" s="7"/>
       <c r="W168" s="7"/>
       <c r="X168" s="7"/>
       <c r="Y168" s="7"/>
       <c r="Z168" s="7"/>
       <c r="AA168" s="7"/>
       <c r="AB168" s="7"/>
       <c r="AC168" s="7"/>
       <c r="AD168" s="7"/>
     </row>
     <row r="169" spans="1:30" ht="21" customHeight="1">
-      <c r="A169" s="84" t="s">
-[...12 lines deleted...]
-        <v>111</v>
+      <c r="A169" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B169" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C169" s="83" t="s">
+        <v>350</v>
+      </c>
+      <c r="D169" s="84" t="s">
+        <v>339</v>
+      </c>
+      <c r="E169" s="84" t="s">
+        <v>217</v>
       </c>
       <c r="F169" s="55">
         <v>0</v>
       </c>
       <c r="G169" s="56">
         <v>804.1</v>
       </c>
       <c r="H169" s="56">
         <f t="shared" si="4"/>
         <v>981.00200000000007</v>
       </c>
       <c r="I169" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J169" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K169" s="37"/>
       <c r="L169" s="7"/>
       <c r="M169" s="7"/>
       <c r="N169" s="7"/>
       <c r="O169" s="7"/>
       <c r="P169" s="7"/>
       <c r="Q169" s="7"/>
       <c r="R169" s="7"/>
       <c r="S169" s="7"/>
       <c r="T169" s="7"/>
       <c r="U169" s="7"/>
       <c r="V169" s="7"/>
       <c r="W169" s="7"/>
       <c r="X169" s="7"/>
       <c r="Y169" s="7"/>
       <c r="Z169" s="7"/>
       <c r="AA169" s="7"/>
       <c r="AB169" s="7"/>
       <c r="AC169" s="7"/>
       <c r="AD169" s="7"/>
     </row>
     <row r="170" spans="1:30" ht="21" customHeight="1">
-      <c r="A170" s="84" t="s">
-[...12 lines deleted...]
-        <v>375</v>
+      <c r="A170" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B170" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C170" s="83" t="s">
+        <v>351</v>
+      </c>
+      <c r="D170" s="84" t="s">
+        <v>341</v>
+      </c>
+      <c r="E170" s="84" t="s">
+        <v>219</v>
       </c>
       <c r="F170" s="55">
         <v>0</v>
       </c>
       <c r="G170" s="56">
         <v>1192.6199999999999</v>
       </c>
       <c r="H170" s="56">
         <f t="shared" si="4"/>
         <v>1454.9964</v>
       </c>
       <c r="I170" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J170" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K170" s="37"/>
       <c r="L170" s="7"/>
       <c r="M170" s="7"/>
       <c r="N170" s="7"/>
       <c r="O170" s="7"/>
       <c r="P170" s="7"/>
       <c r="Q170" s="7"/>
       <c r="R170" s="7"/>
       <c r="S170" s="7"/>
       <c r="T170" s="7"/>
       <c r="U170" s="7"/>
       <c r="V170" s="7"/>
       <c r="W170" s="7"/>
       <c r="X170" s="7"/>
       <c r="Y170" s="7"/>
       <c r="Z170" s="7"/>
       <c r="AA170" s="7"/>
       <c r="AB170" s="7"/>
       <c r="AC170" s="7"/>
       <c r="AD170" s="7"/>
     </row>
     <row r="171" spans="1:30" ht="21" customHeight="1">
-      <c r="A171" s="84" t="s">
-[...12 lines deleted...]
-        <v>380</v>
+      <c r="A171" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B171" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C171" s="83" t="s">
+        <v>352</v>
+      </c>
+      <c r="D171" s="84" t="s">
+        <v>343</v>
+      </c>
+      <c r="E171" s="84" t="s">
+        <v>222</v>
       </c>
       <c r="F171" s="55">
         <v>0</v>
       </c>
       <c r="G171" s="56">
         <v>1502.46</v>
       </c>
       <c r="H171" s="56">
         <f t="shared" si="4"/>
         <v>1833.0012000000002</v>
       </c>
       <c r="I171" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J171" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K171" s="37"/>
       <c r="L171" s="7"/>
       <c r="M171" s="7"/>
       <c r="N171" s="7"/>
       <c r="O171" s="7"/>
       <c r="P171" s="7"/>
       <c r="Q171" s="7"/>
       <c r="R171" s="7"/>
       <c r="S171" s="7"/>
       <c r="T171" s="7"/>
       <c r="U171" s="7"/>
       <c r="V171" s="7"/>
       <c r="W171" s="7"/>
       <c r="X171" s="7"/>
       <c r="Y171" s="7"/>
       <c r="Z171" s="7"/>
       <c r="AA171" s="7"/>
       <c r="AB171" s="7"/>
       <c r="AC171" s="7"/>
       <c r="AD171" s="7"/>
     </row>
     <row r="172" spans="1:30" ht="21" customHeight="1">
-      <c r="A172" s="84" t="s">
-[...12 lines deleted...]
-        <v>118</v>
+      <c r="A172" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B172" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C172" s="83" t="s">
+        <v>353</v>
+      </c>
+      <c r="D172" s="84" t="s">
+        <v>339</v>
+      </c>
+      <c r="E172" s="84" t="s">
+        <v>232</v>
       </c>
       <c r="F172" s="55">
         <v>0</v>
       </c>
       <c r="G172" s="56">
         <v>909.84</v>
       </c>
       <c r="H172" s="56">
         <f t="shared" si="4"/>
         <v>1110.0048000000002</v>
       </c>
       <c r="I172" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J172" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K172" s="37"/>
       <c r="L172" s="7"/>
       <c r="M172" s="7"/>
       <c r="N172" s="7"/>
       <c r="O172" s="7"/>
       <c r="P172" s="7"/>
       <c r="Q172" s="7"/>
       <c r="R172" s="7"/>
       <c r="S172" s="7"/>
       <c r="T172" s="7"/>
       <c r="U172" s="7"/>
       <c r="V172" s="7"/>
       <c r="W172" s="7"/>
       <c r="X172" s="7"/>
       <c r="Y172" s="7"/>
       <c r="Z172" s="7"/>
       <c r="AA172" s="7"/>
       <c r="AB172" s="7"/>
       <c r="AC172" s="7"/>
       <c r="AD172" s="7"/>
     </row>
     <row r="173" spans="1:30" ht="21" customHeight="1">
-      <c r="A173" s="84" t="s">
-[...12 lines deleted...]
-        <v>376</v>
+      <c r="A173" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B173" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C173" s="83" t="s">
+        <v>354</v>
+      </c>
+      <c r="D173" s="84" t="s">
+        <v>341</v>
+      </c>
+      <c r="E173" s="84" t="s">
+        <v>234</v>
       </c>
       <c r="F173" s="55">
         <v>0</v>
       </c>
       <c r="G173" s="56">
         <v>1334.43</v>
       </c>
       <c r="H173" s="56">
         <f t="shared" si="4"/>
         <v>1628.0046000000002</v>
       </c>
       <c r="I173" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J173" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K173" s="37"/>
       <c r="L173" s="7"/>
       <c r="M173" s="7"/>
       <c r="N173" s="7"/>
       <c r="O173" s="7"/>
       <c r="P173" s="7"/>
       <c r="Q173" s="7"/>
       <c r="R173" s="7"/>
       <c r="S173" s="7"/>
       <c r="T173" s="7"/>
       <c r="U173" s="7"/>
       <c r="V173" s="7"/>
       <c r="W173" s="7"/>
       <c r="X173" s="7"/>
       <c r="Y173" s="7"/>
       <c r="Z173" s="7"/>
       <c r="AA173" s="7"/>
       <c r="AB173" s="7"/>
       <c r="AC173" s="7"/>
       <c r="AD173" s="7"/>
     </row>
     <row r="174" spans="1:30" ht="21" customHeight="1">
-      <c r="A174" s="84" t="s">
-[...12 lines deleted...]
-        <v>381</v>
+      <c r="A174" s="83" t="s">
+        <v>162</v>
+      </c>
+      <c r="B174" s="83" t="s">
+        <v>23</v>
+      </c>
+      <c r="C174" s="83" t="s">
+        <v>355</v>
+      </c>
+      <c r="D174" s="84" t="s">
+        <v>343</v>
+      </c>
+      <c r="E174" s="84" t="s">
+        <v>237</v>
       </c>
       <c r="F174" s="55">
         <v>0</v>
       </c>
       <c r="G174" s="56">
         <v>1679.51</v>
       </c>
       <c r="H174" s="56">
         <f t="shared" si="4"/>
         <v>2049.0021999999999</v>
       </c>
       <c r="I174" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J174" s="36" t="s">
-        <v>173</v>
+        <v>314</v>
       </c>
       <c r="K174" s="37"/>
       <c r="L174" s="7"/>
       <c r="M174" s="7"/>
       <c r="N174" s="7"/>
       <c r="O174" s="7"/>
       <c r="P174" s="7"/>
       <c r="Q174" s="7"/>
       <c r="R174" s="7"/>
       <c r="S174" s="7"/>
       <c r="T174" s="7"/>
       <c r="U174" s="7"/>
       <c r="V174" s="7"/>
       <c r="W174" s="7"/>
       <c r="X174" s="7"/>
       <c r="Y174" s="7"/>
       <c r="Z174" s="7"/>
       <c r="AA174" s="7"/>
       <c r="AB174" s="7"/>
       <c r="AC174" s="7"/>
       <c r="AD174" s="7"/>
     </row>
     <row r="175" spans="1:30" ht="21" customHeight="1">
-      <c r="A175" s="73" t="s">
-[...12 lines deleted...]
-        <v>204</v>
+      <c r="A175" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B175" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C175" s="72" t="s">
+        <v>356</v>
+      </c>
+      <c r="D175" s="73" t="s">
+        <v>357</v>
+      </c>
+      <c r="E175" s="76" t="s">
+        <v>358</v>
       </c>
       <c r="F175" s="55">
         <v>0</v>
       </c>
       <c r="G175" s="56">
         <v>46.72</v>
       </c>
       <c r="H175" s="56">
         <f t="shared" si="4"/>
         <v>56.998399999999997</v>
       </c>
       <c r="I175" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J175" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K175" s="37"/>
       <c r="L175" s="7"/>
       <c r="M175" s="7"/>
       <c r="N175" s="7"/>
       <c r="O175" s="7"/>
       <c r="P175" s="7"/>
       <c r="Q175" s="7"/>
       <c r="R175" s="7"/>
       <c r="S175" s="7"/>
       <c r="T175" s="7"/>
       <c r="U175" s="7"/>
       <c r="V175" s="7"/>
       <c r="W175" s="7"/>
       <c r="X175" s="7"/>
       <c r="Y175" s="7"/>
       <c r="Z175" s="7"/>
       <c r="AA175" s="7"/>
       <c r="AB175" s="7"/>
       <c r="AC175" s="7"/>
       <c r="AD175" s="7"/>
     </row>
     <row r="176" spans="1:30" ht="21" customHeight="1">
-      <c r="A176" s="86" t="s">
-[...12 lines deleted...]
-        <v>159</v>
+      <c r="A176" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B176" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C176" s="85" t="s">
+        <v>360</v>
+      </c>
+      <c r="D176" s="86" t="s">
+        <v>361</v>
+      </c>
+      <c r="E176" s="86" t="s">
+        <v>297</v>
       </c>
       <c r="F176" s="55">
         <v>0</v>
       </c>
       <c r="G176" s="56">
         <v>93.44</v>
       </c>
       <c r="H176" s="56">
         <f t="shared" si="4"/>
         <v>113.99679999999999</v>
       </c>
       <c r="I176" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J176" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K176" s="37"/>
       <c r="L176" s="7"/>
       <c r="M176" s="7"/>
       <c r="N176" s="7"/>
       <c r="O176" s="7"/>
       <c r="P176" s="7"/>
       <c r="Q176" s="7"/>
       <c r="R176" s="7"/>
       <c r="S176" s="7"/>
       <c r="T176" s="7"/>
       <c r="U176" s="7"/>
       <c r="V176" s="7"/>
       <c r="W176" s="7"/>
       <c r="X176" s="7"/>
       <c r="Y176" s="7"/>
       <c r="Z176" s="7"/>
       <c r="AA176" s="7"/>
       <c r="AB176" s="7"/>
       <c r="AC176" s="7"/>
       <c r="AD176" s="7"/>
     </row>
     <row r="177" spans="1:30" ht="21" customHeight="1">
-      <c r="A177" s="86" t="s">
-[...12 lines deleted...]
-        <v>161</v>
+      <c r="A177" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B177" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C177" s="85" t="s">
+        <v>362</v>
+      </c>
+      <c r="D177" s="86" t="s">
+        <v>361</v>
+      </c>
+      <c r="E177" s="86" t="s">
+        <v>299</v>
       </c>
       <c r="F177" s="55">
         <v>0</v>
       </c>
       <c r="G177" s="56">
         <v>131.15</v>
       </c>
       <c r="H177" s="56">
         <f t="shared" si="4"/>
         <v>160.00300000000001</v>
       </c>
       <c r="I177" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J177" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K177" s="37"/>
       <c r="L177" s="7"/>
       <c r="M177" s="7"/>
       <c r="N177" s="7"/>
       <c r="O177" s="7"/>
       <c r="P177" s="7"/>
       <c r="Q177" s="7"/>
       <c r="R177" s="7"/>
       <c r="S177" s="7"/>
       <c r="T177" s="7"/>
       <c r="U177" s="7"/>
       <c r="V177" s="7"/>
       <c r="W177" s="7"/>
       <c r="X177" s="7"/>
       <c r="Y177" s="7"/>
       <c r="Z177" s="7"/>
       <c r="AA177" s="7"/>
       <c r="AB177" s="7"/>
       <c r="AC177" s="7"/>
       <c r="AD177" s="7"/>
     </row>
     <row r="178" spans="1:30" ht="21" customHeight="1">
-      <c r="A178" s="86" t="s">
-[...12 lines deleted...]
-        <v>163</v>
+      <c r="A178" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B178" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C178" s="85" t="s">
+        <v>363</v>
+      </c>
+      <c r="D178" s="86" t="s">
+        <v>361</v>
+      </c>
+      <c r="E178" s="86" t="s">
+        <v>301</v>
       </c>
       <c r="F178" s="55">
         <v>0</v>
       </c>
       <c r="G178" s="56">
         <v>169.67</v>
       </c>
       <c r="H178" s="56">
         <f t="shared" si="4"/>
         <v>206.99739999999997</v>
       </c>
       <c r="I178" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J178" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K178" s="37"/>
       <c r="L178" s="7"/>
       <c r="M178" s="7"/>
       <c r="N178" s="7"/>
       <c r="O178" s="7"/>
       <c r="P178" s="7"/>
       <c r="Q178" s="7"/>
       <c r="R178" s="7"/>
       <c r="S178" s="7"/>
       <c r="T178" s="7"/>
       <c r="U178" s="7"/>
       <c r="V178" s="7"/>
       <c r="W178" s="7"/>
       <c r="X178" s="7"/>
       <c r="Y178" s="7"/>
       <c r="Z178" s="7"/>
       <c r="AA178" s="7"/>
       <c r="AB178" s="7"/>
       <c r="AC178" s="7"/>
       <c r="AD178" s="7"/>
     </row>
     <row r="179" spans="1:30" ht="21" customHeight="1">
-      <c r="A179" s="86" t="s">
-[...12 lines deleted...]
-        <v>165</v>
+      <c r="A179" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B179" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C179" s="85" t="s">
+        <v>364</v>
+      </c>
+      <c r="D179" s="86" t="s">
+        <v>361</v>
+      </c>
+      <c r="E179" s="86" t="s">
+        <v>303</v>
       </c>
       <c r="F179" s="55">
         <v>0</v>
       </c>
       <c r="G179" s="56">
         <v>190.16</v>
       </c>
       <c r="H179" s="56">
         <f t="shared" si="4"/>
         <v>231.99520000000001</v>
       </c>
       <c r="I179" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J179" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K179" s="37"/>
       <c r="L179" s="7"/>
       <c r="M179" s="7"/>
       <c r="N179" s="7"/>
       <c r="O179" s="7"/>
       <c r="P179" s="7"/>
       <c r="Q179" s="7"/>
       <c r="R179" s="7"/>
       <c r="S179" s="7"/>
       <c r="T179" s="7"/>
       <c r="U179" s="7"/>
       <c r="V179" s="7"/>
       <c r="W179" s="7"/>
       <c r="X179" s="7"/>
       <c r="Y179" s="7"/>
       <c r="Z179" s="7"/>
       <c r="AA179" s="7"/>
       <c r="AB179" s="7"/>
       <c r="AC179" s="7"/>
       <c r="AD179" s="7"/>
     </row>
     <row r="180" spans="1:30" ht="21" customHeight="1">
-      <c r="A180" s="73" t="s">
-[...12 lines deleted...]
-        <v>204</v>
+      <c r="A180" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B180" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C180" s="72" t="s">
+        <v>365</v>
+      </c>
+      <c r="D180" s="73" t="s">
+        <v>366</v>
+      </c>
+      <c r="E180" s="76" t="s">
+        <v>358</v>
       </c>
       <c r="F180" s="55">
         <v>0</v>
       </c>
       <c r="G180" s="56">
         <v>64.75</v>
       </c>
       <c r="H180" s="56">
         <f t="shared" si="4"/>
         <v>78.995000000000005</v>
       </c>
       <c r="I180" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J180" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K180" s="37"/>
       <c r="L180" s="7"/>
       <c r="M180" s="7"/>
       <c r="N180" s="7"/>
       <c r="O180" s="7"/>
       <c r="P180" s="7"/>
       <c r="Q180" s="7"/>
       <c r="R180" s="7"/>
       <c r="S180" s="7"/>
       <c r="T180" s="7"/>
       <c r="U180" s="7"/>
       <c r="V180" s="7"/>
       <c r="W180" s="7"/>
       <c r="X180" s="7"/>
       <c r="Y180" s="7"/>
       <c r="Z180" s="7"/>
       <c r="AA180" s="7"/>
       <c r="AB180" s="7"/>
       <c r="AC180" s="7"/>
       <c r="AD180" s="7"/>
     </row>
     <row r="181" spans="1:30" ht="21" customHeight="1">
-      <c r="A181" s="86" t="s">
-[...12 lines deleted...]
-        <v>159</v>
+      <c r="A181" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B181" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C181" s="85" t="s">
+        <v>367</v>
+      </c>
+      <c r="D181" s="86" t="s">
+        <v>368</v>
+      </c>
+      <c r="E181" s="86" t="s">
+        <v>297</v>
       </c>
       <c r="F181" s="55">
         <v>0</v>
       </c>
       <c r="G181" s="56">
         <v>129.51</v>
       </c>
       <c r="H181" s="56">
         <f t="shared" si="4"/>
         <v>158.00219999999999</v>
       </c>
       <c r="I181" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J181" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K181" s="37"/>
       <c r="L181" s="7"/>
       <c r="M181" s="7"/>
       <c r="N181" s="7"/>
       <c r="O181" s="7"/>
       <c r="P181" s="7"/>
       <c r="Q181" s="7"/>
       <c r="R181" s="7"/>
       <c r="S181" s="7"/>
       <c r="T181" s="7"/>
       <c r="U181" s="7"/>
       <c r="V181" s="7"/>
       <c r="W181" s="7"/>
       <c r="X181" s="7"/>
       <c r="Y181" s="7"/>
       <c r="Z181" s="7"/>
       <c r="AA181" s="7"/>
       <c r="AB181" s="7"/>
       <c r="AC181" s="7"/>
       <c r="AD181" s="7"/>
     </row>
     <row r="182" spans="1:30" ht="21" customHeight="1">
-      <c r="A182" s="86" t="s">
-[...12 lines deleted...]
-        <v>161</v>
+      <c r="A182" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B182" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C182" s="85" t="s">
+        <v>369</v>
+      </c>
+      <c r="D182" s="86" t="s">
+        <v>368</v>
+      </c>
+      <c r="E182" s="86" t="s">
+        <v>299</v>
       </c>
       <c r="F182" s="55">
         <v>0</v>
       </c>
       <c r="G182" s="56">
         <v>177.05</v>
       </c>
       <c r="H182" s="56">
         <f t="shared" si="4"/>
         <v>216.001</v>
       </c>
       <c r="I182" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J182" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K182" s="37"/>
       <c r="L182" s="7"/>
       <c r="M182" s="7"/>
       <c r="N182" s="7"/>
       <c r="O182" s="7"/>
       <c r="P182" s="7"/>
       <c r="Q182" s="7"/>
       <c r="R182" s="7"/>
       <c r="S182" s="7"/>
       <c r="T182" s="7"/>
       <c r="U182" s="7"/>
       <c r="V182" s="7"/>
       <c r="W182" s="7"/>
       <c r="X182" s="7"/>
       <c r="Y182" s="7"/>
       <c r="Z182" s="7"/>
       <c r="AA182" s="7"/>
       <c r="AB182" s="7"/>
       <c r="AC182" s="7"/>
       <c r="AD182" s="7"/>
     </row>
     <row r="183" spans="1:30" ht="21" customHeight="1">
-      <c r="A183" s="86" t="s">
-[...12 lines deleted...]
-        <v>163</v>
+      <c r="A183" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B183" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C183" s="85" t="s">
+        <v>370</v>
+      </c>
+      <c r="D183" s="86" t="s">
+        <v>368</v>
+      </c>
+      <c r="E183" s="86" t="s">
+        <v>301</v>
       </c>
       <c r="F183" s="55">
         <v>0</v>
       </c>
       <c r="G183" s="56">
         <v>216.39</v>
       </c>
       <c r="H183" s="56">
         <f t="shared" si="4"/>
         <v>263.99579999999997</v>
       </c>
       <c r="I183" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J183" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K183" s="37"/>
       <c r="L183" s="7"/>
       <c r="M183" s="7"/>
       <c r="N183" s="7"/>
       <c r="O183" s="7"/>
       <c r="P183" s="7"/>
       <c r="Q183" s="7"/>
       <c r="R183" s="7"/>
       <c r="S183" s="7"/>
       <c r="T183" s="7"/>
       <c r="U183" s="7"/>
       <c r="V183" s="7"/>
       <c r="W183" s="7"/>
       <c r="X183" s="7"/>
       <c r="Y183" s="7"/>
       <c r="Z183" s="7"/>
       <c r="AA183" s="7"/>
       <c r="AB183" s="7"/>
       <c r="AC183" s="7"/>
       <c r="AD183" s="7"/>
     </row>
     <row r="184" spans="1:30" ht="21" customHeight="1">
-      <c r="A184" s="86" t="s">
-[...12 lines deleted...]
-        <v>165</v>
+      <c r="A184" s="85" t="s">
+        <v>162</v>
+      </c>
+      <c r="B184" s="85" t="s">
+        <v>23</v>
+      </c>
+      <c r="C184" s="85" t="s">
+        <v>371</v>
+      </c>
+      <c r="D184" s="86" t="s">
+        <v>368</v>
+      </c>
+      <c r="E184" s="86" t="s">
+        <v>303</v>
       </c>
       <c r="F184" s="55">
         <v>0</v>
       </c>
       <c r="G184" s="56">
         <v>240.16</v>
       </c>
       <c r="H184" s="56">
         <f t="shared" si="4"/>
         <v>292.99520000000001</v>
       </c>
       <c r="I184" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J184" s="36" t="s">
-        <v>205</v>
+        <v>359</v>
       </c>
       <c r="K184" s="37"/>
       <c r="L184" s="7"/>
       <c r="M184" s="7"/>
       <c r="N184" s="7"/>
       <c r="O184" s="7"/>
       <c r="P184" s="7"/>
       <c r="Q184" s="7"/>
       <c r="R184" s="7"/>
       <c r="S184" s="7"/>
       <c r="T184" s="7"/>
       <c r="U184" s="7"/>
       <c r="V184" s="7"/>
       <c r="W184" s="7"/>
       <c r="X184" s="7"/>
       <c r="Y184" s="7"/>
       <c r="Z184" s="7"/>
       <c r="AA184" s="7"/>
       <c r="AB184" s="7"/>
       <c r="AC184" s="7"/>
       <c r="AD184" s="7"/>
     </row>
     <row r="185" spans="1:30" ht="21" customHeight="1">
-      <c r="A185" s="78" t="s">
-[...12 lines deleted...]
-        <v>125</v>
+      <c r="A185" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B185" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C185" s="77" t="s">
+        <v>372</v>
+      </c>
+      <c r="D185" s="78" t="s">
+        <v>373</v>
+      </c>
+      <c r="E185" s="87" t="s">
+        <v>247</v>
       </c>
       <c r="F185" s="55">
         <v>0</v>
       </c>
       <c r="G185" s="56">
         <v>130.33000000000001</v>
       </c>
       <c r="H185" s="56">
         <f t="shared" si="4"/>
         <v>159.00260000000003</v>
       </c>
       <c r="I185" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J185" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K185" s="37"/>
       <c r="L185" s="7"/>
       <c r="M185" s="7"/>
       <c r="N185" s="7"/>
       <c r="O185" s="7"/>
       <c r="P185" s="7"/>
       <c r="Q185" s="7"/>
       <c r="R185" s="7"/>
       <c r="S185" s="7"/>
       <c r="T185" s="7"/>
       <c r="U185" s="7"/>
       <c r="V185" s="7"/>
       <c r="W185" s="7"/>
       <c r="X185" s="7"/>
       <c r="Y185" s="7"/>
       <c r="Z185" s="7"/>
       <c r="AA185" s="7"/>
       <c r="AB185" s="7"/>
       <c r="AC185" s="7"/>
       <c r="AD185" s="7"/>
     </row>
     <row r="186" spans="1:30" ht="21" customHeight="1">
-      <c r="A186" s="78" t="s">
-[...12 lines deleted...]
-        <v>220</v>
+      <c r="A186" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B186" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C186" s="77" t="s">
+        <v>375</v>
+      </c>
+      <c r="D186" s="87" t="s">
+        <v>376</v>
+      </c>
+      <c r="E186" s="87" t="s">
+        <v>377</v>
       </c>
       <c r="F186" s="55">
         <v>0</v>
       </c>
       <c r="G186" s="56">
         <v>199.18</v>
       </c>
       <c r="H186" s="56">
         <f t="shared" si="4"/>
         <v>242.99960000000002</v>
       </c>
       <c r="I186" s="57">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="J186" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K186" s="37"/>
       <c r="L186" s="7"/>
       <c r="M186" s="7"/>
       <c r="N186" s="7"/>
       <c r="O186" s="7"/>
       <c r="P186" s="7"/>
       <c r="Q186" s="7"/>
       <c r="R186" s="7"/>
       <c r="S186" s="7"/>
       <c r="T186" s="7"/>
       <c r="U186" s="7"/>
       <c r="V186" s="7"/>
       <c r="W186" s="7"/>
       <c r="X186" s="7"/>
       <c r="Y186" s="7"/>
       <c r="Z186" s="7"/>
       <c r="AA186" s="7"/>
       <c r="AB186" s="7"/>
       <c r="AC186" s="7"/>
       <c r="AD186" s="7"/>
     </row>
     <row r="187" spans="1:30" ht="21" customHeight="1">
-      <c r="A187" s="78" t="s">
-[...12 lines deleted...]
-        <v>223</v>
+      <c r="A187" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B187" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C187" s="77" t="s">
+        <v>378</v>
+      </c>
+      <c r="D187" s="78" t="s">
+        <v>379</v>
+      </c>
+      <c r="E187" s="87" t="s">
+        <v>380</v>
       </c>
       <c r="F187" s="55">
         <v>0</v>
       </c>
       <c r="G187" s="56">
         <v>249.18</v>
       </c>
       <c r="H187" s="56">
         <f t="shared" ref="H187:H236" si="6">G187+(G187*0.22)</f>
         <v>303.99959999999999</v>
       </c>
       <c r="I187" s="57">
         <f t="shared" ref="I187:I236" si="7">F187*H187</f>
         <v>0</v>
       </c>
       <c r="J187" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K187" s="37"/>
       <c r="L187" s="7"/>
       <c r="M187" s="7"/>
       <c r="N187" s="7"/>
       <c r="O187" s="7"/>
       <c r="P187" s="7"/>
       <c r="Q187" s="7"/>
       <c r="R187" s="7"/>
       <c r="S187" s="7"/>
       <c r="T187" s="7"/>
       <c r="U187" s="7"/>
       <c r="V187" s="7"/>
       <c r="W187" s="7"/>
       <c r="X187" s="7"/>
       <c r="Y187" s="7"/>
       <c r="Z187" s="7"/>
       <c r="AA187" s="7"/>
       <c r="AB187" s="7"/>
       <c r="AC187" s="7"/>
       <c r="AD187" s="7"/>
     </row>
     <row r="188" spans="1:30" ht="21" customHeight="1">
-      <c r="A188" s="78" t="s">
-[...12 lines deleted...]
-        <v>226</v>
+      <c r="A188" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B188" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C188" s="77" t="s">
+        <v>381</v>
+      </c>
+      <c r="D188" s="78" t="s">
+        <v>382</v>
+      </c>
+      <c r="E188" s="87" t="s">
+        <v>383</v>
       </c>
       <c r="F188" s="55">
         <v>0</v>
       </c>
       <c r="G188" s="56">
         <v>277.87</v>
       </c>
       <c r="H188" s="56">
         <f t="shared" si="6"/>
         <v>339.00139999999999</v>
       </c>
       <c r="I188" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J188" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K188" s="37"/>
       <c r="L188" s="7"/>
       <c r="M188" s="7"/>
       <c r="N188" s="7"/>
       <c r="O188" s="7"/>
       <c r="P188" s="7"/>
       <c r="Q188" s="7"/>
       <c r="R188" s="7"/>
       <c r="S188" s="7"/>
       <c r="T188" s="7"/>
       <c r="U188" s="7"/>
       <c r="V188" s="7"/>
       <c r="W188" s="7"/>
       <c r="X188" s="7"/>
       <c r="Y188" s="7"/>
       <c r="Z188" s="7"/>
       <c r="AA188" s="7"/>
       <c r="AB188" s="7"/>
       <c r="AC188" s="7"/>
       <c r="AD188" s="7"/>
     </row>
     <row r="189" spans="1:30" ht="21" customHeight="1">
-      <c r="A189" s="78" t="s">
-[...12 lines deleted...]
-        <v>226</v>
+      <c r="A189" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B189" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C189" s="77" t="s">
+        <v>384</v>
+      </c>
+      <c r="D189" s="78" t="s">
+        <v>385</v>
+      </c>
+      <c r="E189" s="87" t="s">
+        <v>383</v>
       </c>
       <c r="F189" s="55">
         <v>0</v>
       </c>
       <c r="G189" s="56">
         <v>277.87</v>
       </c>
       <c r="H189" s="56">
         <f t="shared" si="6"/>
         <v>339.00139999999999</v>
       </c>
       <c r="I189" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J189" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K189" s="37"/>
       <c r="L189" s="7"/>
       <c r="M189" s="7"/>
       <c r="N189" s="7"/>
       <c r="O189" s="7"/>
       <c r="P189" s="7"/>
       <c r="Q189" s="7"/>
       <c r="R189" s="7"/>
       <c r="S189" s="7"/>
       <c r="T189" s="7"/>
       <c r="U189" s="7"/>
       <c r="V189" s="7"/>
       <c r="W189" s="7"/>
       <c r="X189" s="7"/>
       <c r="Y189" s="7"/>
       <c r="Z189" s="7"/>
       <c r="AA189" s="7"/>
       <c r="AB189" s="7"/>
       <c r="AC189" s="7"/>
       <c r="AD189" s="7"/>
     </row>
     <row r="190" spans="1:30" ht="21" customHeight="1">
-      <c r="A190" s="78" t="s">
-[...12 lines deleted...]
-        <v>226</v>
+      <c r="A190" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B190" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C190" s="77" t="s">
+        <v>386</v>
+      </c>
+      <c r="D190" s="78" t="s">
+        <v>387</v>
+      </c>
+      <c r="E190" s="87" t="s">
+        <v>383</v>
       </c>
       <c r="F190" s="55">
         <v>0</v>
       </c>
       <c r="G190" s="56">
         <v>277.87</v>
       </c>
       <c r="H190" s="56">
         <f t="shared" si="6"/>
         <v>339.00139999999999</v>
       </c>
       <c r="I190" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J190" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K190" s="37"/>
       <c r="L190" s="7"/>
       <c r="M190" s="7"/>
       <c r="N190" s="7"/>
       <c r="O190" s="7"/>
       <c r="P190" s="7"/>
       <c r="Q190" s="7"/>
       <c r="R190" s="7"/>
       <c r="S190" s="7"/>
       <c r="T190" s="7"/>
       <c r="U190" s="7"/>
       <c r="V190" s="7"/>
       <c r="W190" s="7"/>
       <c r="X190" s="7"/>
       <c r="Y190" s="7"/>
       <c r="Z190" s="7"/>
       <c r="AA190" s="7"/>
       <c r="AB190" s="7"/>
       <c r="AC190" s="7"/>
       <c r="AD190" s="7"/>
     </row>
     <row r="191" spans="1:30" ht="21" customHeight="1">
-      <c r="A191" s="78" t="s">
-[...12 lines deleted...]
-        <v>233</v>
+      <c r="A191" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B191" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C191" s="77" t="s">
+        <v>388</v>
+      </c>
+      <c r="D191" s="78" t="s">
+        <v>389</v>
+      </c>
+      <c r="E191" s="78" t="s">
+        <v>390</v>
       </c>
       <c r="F191" s="55">
         <v>0</v>
       </c>
       <c r="G191" s="56">
         <v>340.98</v>
       </c>
       <c r="H191" s="56">
         <f t="shared" si="6"/>
         <v>415.99560000000002</v>
       </c>
       <c r="I191" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J191" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K191" s="37"/>
       <c r="L191" s="7"/>
       <c r="M191" s="7"/>
       <c r="N191" s="7"/>
       <c r="O191" s="7"/>
       <c r="P191" s="7"/>
       <c r="Q191" s="7"/>
       <c r="R191" s="7"/>
       <c r="S191" s="7"/>
       <c r="T191" s="7"/>
       <c r="U191" s="7"/>
       <c r="V191" s="7"/>
       <c r="W191" s="7"/>
       <c r="X191" s="7"/>
       <c r="Y191" s="7"/>
       <c r="Z191" s="7"/>
       <c r="AA191" s="7"/>
       <c r="AB191" s="7"/>
       <c r="AC191" s="7"/>
       <c r="AD191" s="7"/>
     </row>
     <row r="192" spans="1:30" ht="21" customHeight="1">
-      <c r="A192" s="78" t="s">
-[...12 lines deleted...]
-        <v>235</v>
+      <c r="A192" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B192" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C192" s="77" t="s">
+        <v>391</v>
+      </c>
+      <c r="D192" s="78" t="s">
+        <v>376</v>
+      </c>
+      <c r="E192" s="78" t="s">
+        <v>392</v>
       </c>
       <c r="F192" s="55">
         <v>0</v>
       </c>
       <c r="G192" s="56">
         <v>548.36</v>
       </c>
       <c r="H192" s="56">
         <f t="shared" si="6"/>
         <v>668.99919999999997</v>
       </c>
       <c r="I192" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J192" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K192" s="37"/>
       <c r="L192" s="7"/>
       <c r="M192" s="7"/>
       <c r="N192" s="7"/>
       <c r="O192" s="7"/>
       <c r="P192" s="7"/>
       <c r="Q192" s="7"/>
       <c r="R192" s="7"/>
       <c r="S192" s="7"/>
       <c r="T192" s="7"/>
       <c r="U192" s="7"/>
       <c r="V192" s="7"/>
       <c r="W192" s="7"/>
       <c r="X192" s="7"/>
       <c r="Y192" s="7"/>
       <c r="Z192" s="7"/>
       <c r="AA192" s="7"/>
       <c r="AB192" s="7"/>
       <c r="AC192" s="7"/>
       <c r="AD192" s="7"/>
     </row>
     <row r="193" spans="1:30" ht="21" customHeight="1">
-      <c r="A193" s="78" t="s">
-[...12 lines deleted...]
-        <v>238</v>
+      <c r="A193" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B193" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C193" s="77" t="s">
+        <v>393</v>
+      </c>
+      <c r="D193" s="78" t="s">
+        <v>394</v>
+      </c>
+      <c r="E193" s="78" t="s">
+        <v>395</v>
       </c>
       <c r="F193" s="55">
         <v>0</v>
       </c>
       <c r="G193" s="56">
         <v>696.72</v>
       </c>
       <c r="H193" s="56">
         <f t="shared" si="6"/>
         <v>849.99840000000006</v>
       </c>
       <c r="I193" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J193" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K193" s="37"/>
       <c r="L193" s="7"/>
       <c r="M193" s="7"/>
       <c r="N193" s="7"/>
       <c r="O193" s="7"/>
       <c r="P193" s="7"/>
       <c r="Q193" s="7"/>
       <c r="R193" s="7"/>
       <c r="S193" s="7"/>
       <c r="T193" s="7"/>
       <c r="U193" s="7"/>
       <c r="V193" s="7"/>
       <c r="W193" s="7"/>
       <c r="X193" s="7"/>
       <c r="Y193" s="7"/>
       <c r="Z193" s="7"/>
       <c r="AA193" s="7"/>
       <c r="AB193" s="7"/>
       <c r="AC193" s="7"/>
       <c r="AD193" s="7"/>
     </row>
     <row r="194" spans="1:30" ht="21" customHeight="1">
-      <c r="A194" s="78" t="s">
-[...12 lines deleted...]
-        <v>241</v>
+      <c r="A194" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B194" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C194" s="77" t="s">
+        <v>396</v>
+      </c>
+      <c r="D194" s="78" t="s">
+        <v>397</v>
+      </c>
+      <c r="E194" s="78" t="s">
+        <v>398</v>
       </c>
       <c r="F194" s="55">
         <v>0</v>
       </c>
       <c r="G194" s="56">
         <v>796.72</v>
       </c>
       <c r="H194" s="56">
         <f t="shared" si="6"/>
         <v>971.99840000000006</v>
       </c>
       <c r="I194" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J194" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K194" s="37"/>
       <c r="L194" s="7"/>
       <c r="M194" s="7"/>
       <c r="N194" s="7"/>
       <c r="O194" s="7"/>
       <c r="P194" s="7"/>
       <c r="Q194" s="7"/>
       <c r="R194" s="7"/>
       <c r="S194" s="7"/>
       <c r="T194" s="7"/>
       <c r="U194" s="7"/>
       <c r="V194" s="7"/>
       <c r="W194" s="7"/>
       <c r="X194" s="7"/>
       <c r="Y194" s="7"/>
       <c r="Z194" s="7"/>
       <c r="AA194" s="7"/>
       <c r="AB194" s="7"/>
       <c r="AC194" s="7"/>
       <c r="AD194" s="7"/>
     </row>
     <row r="195" spans="1:30" ht="21" customHeight="1">
-      <c r="A195" s="78" t="s">
-[...12 lines deleted...]
-        <v>241</v>
+      <c r="A195" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B195" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C195" s="77" t="s">
+        <v>399</v>
+      </c>
+      <c r="D195" s="78" t="s">
+        <v>400</v>
+      </c>
+      <c r="E195" s="78" t="s">
+        <v>398</v>
       </c>
       <c r="F195" s="55">
         <v>0</v>
       </c>
       <c r="G195" s="56">
         <v>796.72</v>
       </c>
       <c r="H195" s="56">
         <f t="shared" si="6"/>
         <v>971.99840000000006</v>
       </c>
       <c r="I195" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J195" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K195" s="37"/>
       <c r="L195" s="7"/>
       <c r="M195" s="7"/>
       <c r="N195" s="7"/>
       <c r="O195" s="7"/>
       <c r="P195" s="7"/>
       <c r="Q195" s="7"/>
       <c r="R195" s="7"/>
       <c r="S195" s="7"/>
       <c r="T195" s="7"/>
       <c r="U195" s="7"/>
       <c r="V195" s="7"/>
       <c r="W195" s="7"/>
       <c r="X195" s="7"/>
       <c r="Y195" s="7"/>
       <c r="Z195" s="7"/>
       <c r="AA195" s="7"/>
       <c r="AB195" s="7"/>
       <c r="AC195" s="7"/>
       <c r="AD195" s="7"/>
     </row>
     <row r="196" spans="1:30" ht="21" customHeight="1">
-      <c r="A196" s="78" t="s">
-[...12 lines deleted...]
-        <v>241</v>
+      <c r="A196" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B196" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C196" s="77" t="s">
+        <v>401</v>
+      </c>
+      <c r="D196" s="78" t="s">
+        <v>402</v>
+      </c>
+      <c r="E196" s="78" t="s">
+        <v>398</v>
       </c>
       <c r="F196" s="55">
         <v>0</v>
       </c>
       <c r="G196" s="56">
         <v>796.72</v>
       </c>
       <c r="H196" s="56">
         <f t="shared" si="6"/>
         <v>971.99840000000006</v>
       </c>
       <c r="I196" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J196" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K196" s="37"/>
       <c r="L196" s="7"/>
       <c r="M196" s="7"/>
       <c r="N196" s="7"/>
       <c r="O196" s="7"/>
       <c r="P196" s="7"/>
       <c r="Q196" s="7"/>
       <c r="R196" s="7"/>
       <c r="S196" s="7"/>
       <c r="T196" s="7"/>
       <c r="U196" s="7"/>
       <c r="V196" s="7"/>
       <c r="W196" s="7"/>
       <c r="X196" s="7"/>
       <c r="Y196" s="7"/>
       <c r="Z196" s="7"/>
       <c r="AA196" s="7"/>
       <c r="AB196" s="7"/>
       <c r="AC196" s="7"/>
       <c r="AD196" s="7"/>
     </row>
     <row r="197" spans="1:30" ht="21" customHeight="1">
-      <c r="A197" s="78" t="s">
-[...12 lines deleted...]
-        <v>248</v>
+      <c r="A197" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B197" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C197" s="77" t="s">
+        <v>403</v>
+      </c>
+      <c r="D197" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="E197" s="78" t="s">
+        <v>405</v>
       </c>
       <c r="F197" s="55">
         <v>0</v>
       </c>
       <c r="G197" s="56">
         <v>709.84</v>
       </c>
       <c r="H197" s="56">
         <f t="shared" si="6"/>
         <v>866.00480000000005</v>
       </c>
       <c r="I197" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J197" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K197" s="37"/>
       <c r="L197" s="7"/>
       <c r="M197" s="7"/>
       <c r="N197" s="7"/>
       <c r="O197" s="7"/>
       <c r="P197" s="7"/>
       <c r="Q197" s="7"/>
       <c r="R197" s="7"/>
       <c r="S197" s="7"/>
       <c r="T197" s="7"/>
       <c r="U197" s="7"/>
       <c r="V197" s="7"/>
       <c r="W197" s="7"/>
       <c r="X197" s="7"/>
       <c r="Y197" s="7"/>
       <c r="Z197" s="7"/>
       <c r="AA197" s="7"/>
       <c r="AB197" s="7"/>
       <c r="AC197" s="7"/>
       <c r="AD197" s="7"/>
     </row>
     <row r="198" spans="1:30" ht="21" customHeight="1">
-      <c r="A198" s="78" t="s">
-[...12 lines deleted...]
-        <v>250</v>
+      <c r="A198" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B198" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C198" s="77" t="s">
+        <v>406</v>
+      </c>
+      <c r="D198" s="78" t="s">
+        <v>376</v>
+      </c>
+      <c r="E198" s="78" t="s">
+        <v>407</v>
       </c>
       <c r="F198" s="55">
         <v>0</v>
       </c>
       <c r="G198" s="56">
         <v>1204.92</v>
       </c>
       <c r="H198" s="56">
         <f t="shared" si="6"/>
         <v>1470.0024000000001</v>
       </c>
       <c r="I198" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J198" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K198" s="37"/>
       <c r="L198" s="7"/>
       <c r="M198" s="7"/>
       <c r="N198" s="7"/>
       <c r="O198" s="7"/>
       <c r="P198" s="7"/>
       <c r="Q198" s="7"/>
       <c r="R198" s="7"/>
       <c r="S198" s="7"/>
       <c r="T198" s="7"/>
       <c r="U198" s="7"/>
       <c r="V198" s="7"/>
       <c r="W198" s="7"/>
       <c r="X198" s="7"/>
       <c r="Y198" s="7"/>
       <c r="Z198" s="7"/>
       <c r="AA198" s="7"/>
       <c r="AB198" s="7"/>
       <c r="AC198" s="7"/>
       <c r="AD198" s="7"/>
     </row>
     <row r="199" spans="1:30" ht="21" customHeight="1">
-      <c r="A199" s="78" t="s">
-[...12 lines deleted...]
-        <v>252</v>
+      <c r="A199" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B199" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C199" s="77" t="s">
+        <v>408</v>
+      </c>
+      <c r="D199" s="78" t="s">
+        <v>379</v>
+      </c>
+      <c r="E199" s="78" t="s">
+        <v>409</v>
       </c>
       <c r="F199" s="55">
         <v>0</v>
       </c>
       <c r="G199" s="56">
         <v>1576.23</v>
       </c>
       <c r="H199" s="56">
         <f t="shared" si="6"/>
         <v>1923.0006000000001</v>
       </c>
       <c r="I199" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J199" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K199" s="37"/>
       <c r="L199" s="7"/>
       <c r="M199" s="7"/>
       <c r="N199" s="7"/>
       <c r="O199" s="7"/>
       <c r="P199" s="7"/>
       <c r="Q199" s="7"/>
       <c r="R199" s="7"/>
       <c r="S199" s="7"/>
       <c r="T199" s="7"/>
       <c r="U199" s="7"/>
       <c r="V199" s="7"/>
       <c r="W199" s="7"/>
       <c r="X199" s="7"/>
       <c r="Y199" s="7"/>
       <c r="Z199" s="7"/>
       <c r="AA199" s="7"/>
       <c r="AB199" s="7"/>
       <c r="AC199" s="7"/>
       <c r="AD199" s="7"/>
     </row>
     <row r="200" spans="1:30" ht="21" customHeight="1">
-      <c r="A200" s="78" t="s">
-[...12 lines deleted...]
-        <v>254</v>
+      <c r="A200" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B200" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C200" s="77" t="s">
+        <v>410</v>
+      </c>
+      <c r="D200" s="78" t="s">
+        <v>397</v>
+      </c>
+      <c r="E200" s="78" t="s">
+        <v>411</v>
       </c>
       <c r="F200" s="55">
         <v>0</v>
       </c>
       <c r="G200" s="56">
         <v>1841.8</v>
       </c>
       <c r="H200" s="56">
         <f t="shared" si="6"/>
         <v>2246.9960000000001</v>
       </c>
       <c r="I200" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J200" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K200" s="37"/>
       <c r="L200" s="7"/>
       <c r="M200" s="7"/>
       <c r="N200" s="7"/>
       <c r="O200" s="7"/>
       <c r="P200" s="7"/>
       <c r="Q200" s="7"/>
       <c r="R200" s="7"/>
       <c r="S200" s="7"/>
       <c r="T200" s="7"/>
       <c r="U200" s="7"/>
       <c r="V200" s="7"/>
       <c r="W200" s="7"/>
       <c r="X200" s="7"/>
       <c r="Y200" s="7"/>
       <c r="Z200" s="7"/>
       <c r="AA200" s="7"/>
       <c r="AB200" s="7"/>
       <c r="AC200" s="7"/>
       <c r="AD200" s="7"/>
     </row>
     <row r="201" spans="1:30" ht="21" customHeight="1">
-      <c r="A201" s="78" t="s">
-[...12 lines deleted...]
-        <v>254</v>
+      <c r="A201" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B201" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C201" s="77" t="s">
+        <v>412</v>
+      </c>
+      <c r="D201" s="78" t="s">
+        <v>400</v>
+      </c>
+      <c r="E201" s="78" t="s">
+        <v>411</v>
       </c>
       <c r="F201" s="55">
         <v>0</v>
       </c>
       <c r="G201" s="56">
         <v>1841.8</v>
       </c>
       <c r="H201" s="56">
         <f t="shared" si="6"/>
         <v>2246.9960000000001</v>
       </c>
       <c r="I201" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J201" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K201" s="37"/>
       <c r="L201" s="7"/>
       <c r="M201" s="7"/>
       <c r="N201" s="7"/>
       <c r="O201" s="7"/>
       <c r="P201" s="7"/>
       <c r="Q201" s="7"/>
       <c r="R201" s="7"/>
       <c r="S201" s="7"/>
       <c r="T201" s="7"/>
       <c r="U201" s="7"/>
       <c r="V201" s="7"/>
       <c r="W201" s="7"/>
       <c r="X201" s="7"/>
       <c r="Y201" s="7"/>
       <c r="Z201" s="7"/>
       <c r="AA201" s="7"/>
       <c r="AB201" s="7"/>
       <c r="AC201" s="7"/>
       <c r="AD201" s="7"/>
     </row>
     <row r="202" spans="1:30" ht="21" customHeight="1">
-      <c r="A202" s="78" t="s">
-[...12 lines deleted...]
-        <v>254</v>
+      <c r="A202" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="B202" s="77" t="s">
+        <v>23</v>
+      </c>
+      <c r="C202" s="77" t="s">
+        <v>413</v>
+      </c>
+      <c r="D202" s="78" t="s">
+        <v>402</v>
+      </c>
+      <c r="E202" s="78" t="s">
+        <v>411</v>
       </c>
       <c r="F202" s="55">
         <v>0</v>
       </c>
       <c r="G202" s="56">
         <v>1841.8</v>
       </c>
       <c r="H202" s="56">
         <f t="shared" si="6"/>
         <v>2246.9960000000001</v>
       </c>
       <c r="I202" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J202" s="36" t="s">
-        <v>217</v>
+        <v>374</v>
       </c>
       <c r="K202" s="37"/>
       <c r="L202" s="7"/>
       <c r="M202" s="7"/>
       <c r="N202" s="7"/>
       <c r="O202" s="7"/>
       <c r="P202" s="7"/>
       <c r="Q202" s="7"/>
       <c r="R202" s="7"/>
       <c r="S202" s="7"/>
       <c r="T202" s="7"/>
       <c r="U202" s="7"/>
       <c r="V202" s="7"/>
       <c r="W202" s="7"/>
       <c r="X202" s="7"/>
       <c r="Y202" s="7"/>
       <c r="Z202" s="7"/>
       <c r="AA202" s="7"/>
       <c r="AB202" s="7"/>
       <c r="AC202" s="7"/>
       <c r="AD202" s="7"/>
     </row>
     <row r="203" spans="1:30" ht="21" customHeight="1">
-      <c r="A203" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E203" s="74"/>
+      <c r="A203" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B203" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C203" s="72" t="s">
+        <v>414</v>
+      </c>
+      <c r="D203" s="73" t="s">
+        <v>415</v>
+      </c>
+      <c r="E203" s="73"/>
       <c r="F203" s="55">
         <v>0</v>
       </c>
       <c r="G203" s="56">
         <v>50</v>
       </c>
       <c r="H203" s="56">
         <f t="shared" si="6"/>
         <v>61</v>
       </c>
       <c r="I203" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J203" s="36" t="s">
-        <v>259</v>
+        <v>416</v>
       </c>
       <c r="K203" s="37"/>
       <c r="L203" s="7"/>
       <c r="M203" s="7"/>
       <c r="N203" s="7"/>
       <c r="O203" s="7"/>
       <c r="P203" s="7"/>
       <c r="Q203" s="7"/>
       <c r="R203" s="7"/>
       <c r="S203" s="7"/>
       <c r="T203" s="7"/>
       <c r="U203" s="7"/>
       <c r="V203" s="7"/>
       <c r="W203" s="7"/>
       <c r="X203" s="7"/>
       <c r="Y203" s="7"/>
       <c r="Z203" s="7"/>
       <c r="AA203" s="7"/>
       <c r="AB203" s="7"/>
       <c r="AC203" s="7"/>
       <c r="AD203" s="7"/>
     </row>
     <row r="204" spans="1:30" ht="21" customHeight="1">
-      <c r="A204" s="73" t="s">
-[...12 lines deleted...]
-        <v>262</v>
+      <c r="A204" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B204" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C204" s="72" t="s">
+        <v>417</v>
+      </c>
+      <c r="D204" s="73" t="s">
+        <v>418</v>
+      </c>
+      <c r="E204" s="73" t="s">
+        <v>419</v>
       </c>
       <c r="F204" s="55">
         <v>0</v>
       </c>
       <c r="G204" s="56">
         <v>57.38</v>
       </c>
       <c r="H204" s="56">
         <f t="shared" si="6"/>
         <v>70.003600000000006</v>
       </c>
       <c r="I204" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J204" s="36" t="s">
-        <v>263</v>
+        <v>420</v>
       </c>
       <c r="K204" s="37"/>
       <c r="L204" s="7"/>
       <c r="M204" s="7"/>
       <c r="N204" s="7"/>
       <c r="O204" s="7"/>
       <c r="P204" s="7"/>
       <c r="Q204" s="7"/>
       <c r="R204" s="7"/>
       <c r="S204" s="7"/>
       <c r="T204" s="7"/>
       <c r="U204" s="7"/>
       <c r="V204" s="7"/>
       <c r="W204" s="7"/>
       <c r="X204" s="7"/>
       <c r="Y204" s="7"/>
       <c r="Z204" s="7"/>
       <c r="AA204" s="7"/>
       <c r="AB204" s="7"/>
       <c r="AC204" s="7"/>
       <c r="AD204" s="7"/>
     </row>
     <row r="205" spans="1:30" ht="21" customHeight="1">
-      <c r="A205" s="73" t="s">
-[...12 lines deleted...]
-        <v>265</v>
+      <c r="A205" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B205" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C205" s="72" t="s">
+        <v>421</v>
+      </c>
+      <c r="D205" s="73" t="s">
+        <v>418</v>
+      </c>
+      <c r="E205" s="73" t="s">
+        <v>422</v>
       </c>
       <c r="F205" s="55">
         <v>0</v>
       </c>
       <c r="G205" s="56">
         <v>122.13</v>
       </c>
       <c r="H205" s="56">
         <f t="shared" si="6"/>
         <v>148.99860000000001</v>
       </c>
       <c r="I205" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J205" s="36" t="s">
-        <v>263</v>
+        <v>420</v>
       </c>
       <c r="K205" s="37"/>
       <c r="L205" s="7"/>
       <c r="M205" s="7"/>
       <c r="N205" s="7"/>
       <c r="O205" s="7"/>
       <c r="P205" s="7"/>
       <c r="Q205" s="7"/>
       <c r="R205" s="7"/>
       <c r="S205" s="7"/>
       <c r="T205" s="7"/>
       <c r="U205" s="7"/>
       <c r="V205" s="7"/>
       <c r="W205" s="7"/>
       <c r="X205" s="7"/>
       <c r="Y205" s="7"/>
       <c r="Z205" s="7"/>
       <c r="AA205" s="7"/>
       <c r="AB205" s="7"/>
       <c r="AC205" s="7"/>
       <c r="AD205" s="7"/>
     </row>
     <row r="206" spans="1:30" ht="21" customHeight="1">
-      <c r="A206" s="73" t="s">
-[...12 lines deleted...]
-        <v>267</v>
+      <c r="A206" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B206" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C206" s="72" t="s">
+        <v>423</v>
+      </c>
+      <c r="D206" s="73" t="s">
+        <v>418</v>
+      </c>
+      <c r="E206" s="73" t="s">
+        <v>424</v>
       </c>
       <c r="F206" s="55">
         <v>0</v>
       </c>
       <c r="G206" s="56">
         <v>176.23</v>
       </c>
       <c r="H206" s="56">
         <f t="shared" si="6"/>
         <v>215.00059999999999</v>
       </c>
       <c r="I206" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J206" s="36" t="s">
-        <v>263</v>
+        <v>420</v>
       </c>
       <c r="K206" s="37"/>
       <c r="L206" s="7"/>
       <c r="M206" s="7"/>
       <c r="N206" s="7"/>
       <c r="O206" s="7"/>
       <c r="P206" s="7"/>
       <c r="Q206" s="7"/>
       <c r="R206" s="7"/>
       <c r="S206" s="7"/>
       <c r="T206" s="7"/>
       <c r="U206" s="7"/>
       <c r="V206" s="7"/>
       <c r="W206" s="7"/>
       <c r="X206" s="7"/>
       <c r="Y206" s="7"/>
       <c r="Z206" s="7"/>
       <c r="AA206" s="7"/>
       <c r="AB206" s="7"/>
       <c r="AC206" s="7"/>
       <c r="AD206" s="7"/>
     </row>
     <row r="207" spans="1:30" ht="21" customHeight="1">
-      <c r="A207" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E207" s="74"/>
+      <c r="A207" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B207" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C207" s="72" t="s">
+        <v>425</v>
+      </c>
+      <c r="D207" s="73" t="s">
+        <v>426</v>
+      </c>
+      <c r="E207" s="73"/>
       <c r="F207" s="55">
         <v>0</v>
       </c>
       <c r="G207" s="56">
         <v>79</v>
       </c>
       <c r="H207" s="56">
         <f t="shared" si="6"/>
         <v>96.38</v>
       </c>
       <c r="I207" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J207" s="36" t="s">
-        <v>270</v>
+        <v>427</v>
       </c>
       <c r="K207" s="37"/>
       <c r="L207" s="7"/>
       <c r="M207" s="7"/>
       <c r="N207" s="7"/>
       <c r="O207" s="7"/>
       <c r="P207" s="7"/>
       <c r="Q207" s="7"/>
       <c r="R207" s="7"/>
       <c r="S207" s="7"/>
       <c r="T207" s="7"/>
       <c r="U207" s="7"/>
       <c r="V207" s="7"/>
       <c r="W207" s="7"/>
       <c r="X207" s="7"/>
       <c r="Y207" s="7"/>
       <c r="Z207" s="7"/>
       <c r="AA207" s="7"/>
       <c r="AB207" s="7"/>
       <c r="AC207" s="7"/>
       <c r="AD207" s="7"/>
     </row>
     <row r="208" spans="1:30" ht="21" customHeight="1">
-      <c r="A208" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E208" s="74"/>
+      <c r="A208" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="B208" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C208" s="72" t="s">
+        <v>428</v>
+      </c>
+      <c r="D208" s="73" t="s">
+        <v>429</v>
+      </c>
+      <c r="E208" s="73"/>
       <c r="F208" s="55">
         <v>0</v>
       </c>
       <c r="G208" s="56">
         <v>79</v>
       </c>
       <c r="H208" s="56">
         <f t="shared" si="6"/>
         <v>96.38</v>
       </c>
       <c r="I208" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J208" s="36" t="s">
-        <v>273</v>
+        <v>430</v>
       </c>
       <c r="K208" s="37"/>
       <c r="L208" s="7"/>
       <c r="M208" s="7"/>
       <c r="N208" s="7"/>
       <c r="O208" s="7"/>
       <c r="P208" s="7"/>
       <c r="Q208" s="7"/>
       <c r="R208" s="7"/>
       <c r="S208" s="7"/>
       <c r="T208" s="7"/>
       <c r="U208" s="7"/>
       <c r="V208" s="7"/>
       <c r="W208" s="7"/>
       <c r="X208" s="7"/>
       <c r="Y208" s="7"/>
       <c r="Z208" s="7"/>
       <c r="AA208" s="7"/>
       <c r="AB208" s="7"/>
       <c r="AC208" s="7"/>
       <c r="AD208" s="7"/>
     </row>
     <row r="209" spans="1:30" ht="21" customHeight="1">
-      <c r="A209" s="89" t="s">
-[...11 lines deleted...]
-      <c r="E209" s="90"/>
+      <c r="A209" s="88" t="s">
+        <v>162</v>
+      </c>
+      <c r="B209" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C209" s="88" t="s">
+        <v>431</v>
+      </c>
+      <c r="D209" s="89" t="s">
+        <v>432</v>
+      </c>
+      <c r="E209" s="89"/>
       <c r="F209" s="55">
         <v>0</v>
       </c>
-      <c r="G209" s="91">
+      <c r="G209" s="90">
         <v>79</v>
       </c>
-      <c r="H209" s="91">
+      <c r="H209" s="90">
         <f t="shared" si="6"/>
         <v>96.38</v>
       </c>
-      <c r="I209" s="92">
+      <c r="I209" s="91">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J209" s="44" t="s">
-        <v>276</v>
+        <v>433</v>
       </c>
       <c r="K209" s="45"/>
       <c r="L209" s="7"/>
       <c r="M209" s="7"/>
       <c r="N209" s="7"/>
       <c r="O209" s="7"/>
       <c r="P209" s="7"/>
       <c r="Q209" s="7"/>
       <c r="R209" s="7"/>
       <c r="S209" s="7"/>
       <c r="T209" s="7"/>
       <c r="U209" s="7"/>
       <c r="V209" s="7"/>
       <c r="W209" s="7"/>
       <c r="X209" s="7"/>
       <c r="Y209" s="7"/>
       <c r="Z209" s="7"/>
       <c r="AA209" s="7"/>
       <c r="AB209" s="7"/>
       <c r="AC209" s="7"/>
       <c r="AD209" s="7"/>
     </row>
     <row r="210" spans="1:30" ht="21" customHeight="1">
-      <c r="A210" s="89" t="s">
-[...11 lines deleted...]
-      <c r="E210" s="90"/>
+      <c r="A210" s="88" t="s">
+        <v>162</v>
+      </c>
+      <c r="B210" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C210" s="88" t="s">
+        <v>434</v>
+      </c>
+      <c r="D210" s="89" t="s">
+        <v>435</v>
+      </c>
+      <c r="E210" s="89"/>
       <c r="F210" s="55">
         <v>0</v>
       </c>
-      <c r="G210" s="91">
+      <c r="G210" s="90">
         <v>99</v>
       </c>
-      <c r="H210" s="91">
+      <c r="H210" s="90">
         <f t="shared" si="6"/>
         <v>120.78</v>
       </c>
-      <c r="I210" s="92">
+      <c r="I210" s="91">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J210" s="44" t="s">
-        <v>279</v>
+        <v>436</v>
       </c>
       <c r="K210" s="45"/>
       <c r="L210" s="7"/>
       <c r="M210" s="7"/>
       <c r="N210" s="7"/>
       <c r="O210" s="7"/>
       <c r="P210" s="7"/>
       <c r="Q210" s="7"/>
       <c r="R210" s="7"/>
       <c r="S210" s="7"/>
       <c r="T210" s="7"/>
       <c r="U210" s="7"/>
       <c r="V210" s="7"/>
       <c r="W210" s="7"/>
       <c r="X210" s="7"/>
       <c r="Y210" s="7"/>
       <c r="Z210" s="7"/>
       <c r="AA210" s="7"/>
       <c r="AB210" s="7"/>
       <c r="AC210" s="7"/>
       <c r="AD210" s="7"/>
     </row>
     <row r="211" spans="1:30" ht="18.75" customHeight="1">
-      <c r="A211" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E211" s="74"/>
+      <c r="A211" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B211" s="72" t="s">
+        <v>438</v>
+      </c>
+      <c r="C211" s="72" t="s">
+        <v>439</v>
+      </c>
+      <c r="D211" s="73" t="s">
+        <v>440</v>
+      </c>
+      <c r="E211" s="73"/>
       <c r="F211" s="55">
         <v>0</v>
       </c>
       <c r="G211" s="56">
         <v>290.16000000000003</v>
       </c>
       <c r="H211" s="56">
         <f t="shared" si="6"/>
         <v>353.99520000000001</v>
       </c>
       <c r="I211" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J211" s="36" t="s">
-        <v>284</v>
+        <v>441</v>
       </c>
       <c r="K211" s="37"/>
       <c r="L211" s="7"/>
       <c r="M211" s="7"/>
       <c r="N211" s="7"/>
       <c r="O211" s="7"/>
       <c r="P211" s="7"/>
       <c r="Q211" s="7"/>
       <c r="R211" s="7"/>
       <c r="S211" s="7"/>
       <c r="T211" s="7"/>
       <c r="U211" s="7"/>
       <c r="V211" s="7"/>
       <c r="W211" s="7"/>
       <c r="X211" s="7"/>
       <c r="Y211" s="7"/>
       <c r="Z211" s="7"/>
       <c r="AA211" s="7"/>
       <c r="AB211" s="7"/>
       <c r="AC211" s="7"/>
       <c r="AD211" s="7"/>
     </row>
     <row r="212" spans="1:30" ht="18.75" customHeight="1">
-      <c r="A212" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E212" s="74"/>
+      <c r="A212" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B212" s="72" t="s">
+        <v>438</v>
+      </c>
+      <c r="C212" s="72" t="s">
+        <v>442</v>
+      </c>
+      <c r="D212" s="73" t="s">
+        <v>443</v>
+      </c>
+      <c r="E212" s="73"/>
       <c r="F212" s="55">
         <v>0</v>
       </c>
       <c r="G212" s="56">
         <v>290.16000000000003</v>
       </c>
       <c r="H212" s="56">
         <f t="shared" si="6"/>
         <v>353.99520000000001</v>
       </c>
       <c r="I212" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J212" s="36" t="s">
-        <v>287</v>
+        <v>444</v>
       </c>
       <c r="K212" s="37"/>
       <c r="L212" s="7"/>
       <c r="M212" s="7"/>
       <c r="N212" s="7"/>
       <c r="O212" s="7"/>
       <c r="P212" s="7"/>
       <c r="Q212" s="7"/>
       <c r="R212" s="7"/>
       <c r="S212" s="7"/>
       <c r="T212" s="7"/>
       <c r="U212" s="7"/>
       <c r="V212" s="7"/>
       <c r="W212" s="7"/>
       <c r="X212" s="7"/>
       <c r="Y212" s="7"/>
       <c r="Z212" s="7"/>
       <c r="AA212" s="7"/>
       <c r="AB212" s="7"/>
       <c r="AC212" s="7"/>
       <c r="AD212" s="7"/>
     </row>
     <row r="213" spans="1:30" ht="18.75" customHeight="1">
-      <c r="A213" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E213" s="74"/>
+      <c r="A213" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B213" s="72" t="s">
+        <v>445</v>
+      </c>
+      <c r="C213" s="72" t="s">
+        <v>446</v>
+      </c>
+      <c r="D213" s="73" t="s">
+        <v>447</v>
+      </c>
+      <c r="E213" s="73"/>
       <c r="F213" s="55">
         <v>0</v>
       </c>
       <c r="G213" s="56">
         <v>122.95</v>
       </c>
       <c r="H213" s="56">
         <f t="shared" si="6"/>
         <v>149.999</v>
       </c>
       <c r="I213" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J213" s="36" t="s">
-        <v>291</v>
+        <v>448</v>
       </c>
       <c r="K213" s="37"/>
       <c r="L213" s="7"/>
       <c r="M213" s="7"/>
       <c r="N213" s="7"/>
       <c r="O213" s="7"/>
       <c r="P213" s="7"/>
       <c r="Q213" s="7"/>
       <c r="R213" s="7"/>
       <c r="S213" s="7"/>
       <c r="T213" s="7"/>
       <c r="U213" s="7"/>
       <c r="V213" s="7"/>
       <c r="W213" s="7"/>
       <c r="X213" s="7"/>
       <c r="Y213" s="7"/>
       <c r="Z213" s="7"/>
       <c r="AA213" s="7"/>
       <c r="AB213" s="7"/>
       <c r="AC213" s="7"/>
       <c r="AD213" s="7"/>
     </row>
     <row r="214" spans="1:30" ht="18.75" customHeight="1">
-      <c r="A214" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E214" s="74"/>
+      <c r="A214" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B214" s="72" t="s">
+        <v>445</v>
+      </c>
+      <c r="C214" s="72" t="s">
+        <v>449</v>
+      </c>
+      <c r="D214" s="73" t="s">
+        <v>450</v>
+      </c>
+      <c r="E214" s="73"/>
       <c r="F214" s="55">
         <v>0</v>
       </c>
       <c r="G214" s="56">
         <v>164.75</v>
       </c>
       <c r="H214" s="56">
         <f t="shared" si="6"/>
         <v>200.995</v>
       </c>
       <c r="I214" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J214" s="36" t="s">
-        <v>294</v>
+        <v>451</v>
       </c>
       <c r="K214" s="37"/>
       <c r="L214" s="7"/>
       <c r="M214" s="7"/>
       <c r="N214" s="7"/>
       <c r="O214" s="7"/>
       <c r="P214" s="7"/>
       <c r="Q214" s="7"/>
       <c r="R214" s="7"/>
       <c r="S214" s="7"/>
       <c r="T214" s="7"/>
       <c r="U214" s="7"/>
       <c r="V214" s="7"/>
       <c r="W214" s="7"/>
       <c r="X214" s="7"/>
       <c r="Y214" s="7"/>
       <c r="Z214" s="7"/>
       <c r="AA214" s="7"/>
       <c r="AB214" s="7"/>
       <c r="AC214" s="7"/>
       <c r="AD214" s="7"/>
     </row>
     <row r="215" spans="1:30" ht="18.75" customHeight="1">
-      <c r="A215" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E215" s="74"/>
+      <c r="A215" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B215" s="72" t="s">
+        <v>445</v>
+      </c>
+      <c r="C215" s="72" t="s">
+        <v>452</v>
+      </c>
+      <c r="D215" s="73" t="s">
+        <v>453</v>
+      </c>
+      <c r="E215" s="73"/>
       <c r="F215" s="55">
         <v>0</v>
       </c>
       <c r="G215" s="56">
         <v>121.31</v>
       </c>
       <c r="H215" s="56">
         <f t="shared" si="6"/>
         <v>147.9982</v>
       </c>
       <c r="I215" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J215" s="36" t="s">
-        <v>294</v>
+        <v>451</v>
       </c>
       <c r="K215" s="37"/>
       <c r="L215" s="7"/>
       <c r="M215" s="7"/>
       <c r="N215" s="7"/>
       <c r="O215" s="7"/>
       <c r="P215" s="7"/>
       <c r="Q215" s="7"/>
       <c r="R215" s="7"/>
       <c r="S215" s="7"/>
       <c r="T215" s="7"/>
       <c r="U215" s="7"/>
       <c r="V215" s="7"/>
       <c r="W215" s="7"/>
       <c r="X215" s="7"/>
       <c r="Y215" s="7"/>
       <c r="Z215" s="7"/>
       <c r="AA215" s="7"/>
       <c r="AB215" s="7"/>
       <c r="AC215" s="7"/>
       <c r="AD215" s="7"/>
     </row>
     <row r="216" spans="1:30" ht="21" customHeight="1">
-      <c r="A216" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E216" s="74"/>
+      <c r="A216" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B216" s="72" t="s">
+        <v>454</v>
+      </c>
+      <c r="C216" s="72" t="s">
+        <v>455</v>
+      </c>
+      <c r="D216" s="73" t="s">
+        <v>456</v>
+      </c>
+      <c r="E216" s="73"/>
       <c r="F216" s="55">
         <v>0</v>
       </c>
       <c r="G216" s="56">
         <v>195.9</v>
       </c>
       <c r="H216" s="56">
         <f t="shared" si="6"/>
         <v>238.99799999999999</v>
       </c>
       <c r="I216" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J216" s="36" t="s">
-        <v>300</v>
+        <v>457</v>
       </c>
       <c r="K216" s="37"/>
       <c r="L216" s="7"/>
       <c r="M216" s="7"/>
       <c r="N216" s="7"/>
       <c r="O216" s="7"/>
       <c r="P216" s="7"/>
       <c r="Q216" s="7"/>
       <c r="R216" s="7"/>
       <c r="S216" s="7"/>
       <c r="T216" s="7"/>
       <c r="U216" s="7"/>
       <c r="V216" s="7"/>
       <c r="W216" s="7"/>
       <c r="X216" s="7"/>
       <c r="Y216" s="7"/>
       <c r="Z216" s="7"/>
       <c r="AA216" s="7"/>
       <c r="AB216" s="7"/>
       <c r="AC216" s="7"/>
       <c r="AD216" s="7"/>
     </row>
     <row r="217" spans="1:30" ht="21" customHeight="1">
-      <c r="A217" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E217" s="74"/>
+      <c r="A217" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B217" s="72" t="s">
+        <v>454</v>
+      </c>
+      <c r="C217" s="72" t="s">
+        <v>458</v>
+      </c>
+      <c r="D217" s="73" t="s">
+        <v>459</v>
+      </c>
+      <c r="E217" s="73"/>
       <c r="F217" s="55">
         <v>0</v>
       </c>
       <c r="G217" s="56">
         <v>34.43</v>
       </c>
       <c r="H217" s="56">
         <f t="shared" si="6"/>
         <v>42.004599999999996</v>
       </c>
       <c r="I217" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J217" s="36" t="s">
-        <v>303</v>
+        <v>460</v>
       </c>
       <c r="K217" s="37"/>
       <c r="L217" s="7"/>
       <c r="M217" s="7"/>
       <c r="N217" s="7"/>
       <c r="O217" s="7"/>
       <c r="P217" s="7"/>
       <c r="Q217" s="7"/>
       <c r="R217" s="7"/>
       <c r="S217" s="7"/>
       <c r="T217" s="7"/>
       <c r="U217" s="7"/>
       <c r="V217" s="7"/>
       <c r="W217" s="7"/>
       <c r="X217" s="7"/>
       <c r="Y217" s="7"/>
       <c r="Z217" s="7"/>
       <c r="AA217" s="7"/>
       <c r="AB217" s="7"/>
       <c r="AC217" s="7"/>
       <c r="AD217" s="7"/>
     </row>
     <row r="218" spans="1:30" ht="21" customHeight="1">
-      <c r="A218" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E218" s="74"/>
+      <c r="A218" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B218" s="72" t="s">
+        <v>461</v>
+      </c>
+      <c r="C218" s="72" t="s">
+        <v>462</v>
+      </c>
+      <c r="D218" s="73" t="s">
+        <v>463</v>
+      </c>
+      <c r="E218" s="73"/>
       <c r="F218" s="55">
         <v>0</v>
       </c>
       <c r="G218" s="56">
         <v>290</v>
       </c>
       <c r="H218" s="56">
         <f t="shared" si="6"/>
         <v>353.8</v>
       </c>
       <c r="I218" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J218" s="36" t="s">
-        <v>307</v>
+        <v>464</v>
       </c>
       <c r="K218" s="37"/>
       <c r="L218" s="7"/>
       <c r="M218" s="7"/>
       <c r="N218" s="7"/>
       <c r="O218" s="7"/>
       <c r="P218" s="7"/>
       <c r="Q218" s="7"/>
       <c r="R218" s="7"/>
       <c r="S218" s="7"/>
       <c r="T218" s="7"/>
       <c r="U218" s="7"/>
       <c r="V218" s="7"/>
       <c r="W218" s="7"/>
       <c r="X218" s="7"/>
       <c r="Y218" s="7"/>
       <c r="Z218" s="7"/>
       <c r="AA218" s="7"/>
       <c r="AB218" s="7"/>
       <c r="AC218" s="7"/>
       <c r="AD218" s="7"/>
     </row>
     <row r="219" spans="1:30" ht="21" customHeight="1">
-      <c r="A219" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E219" s="74"/>
+      <c r="A219" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B219" s="72" t="s">
+        <v>461</v>
+      </c>
+      <c r="C219" s="72" t="s">
+        <v>465</v>
+      </c>
+      <c r="D219" s="73" t="s">
+        <v>466</v>
+      </c>
+      <c r="E219" s="73"/>
       <c r="F219" s="55">
         <v>0</v>
       </c>
       <c r="G219" s="56">
         <v>305</v>
       </c>
       <c r="H219" s="56">
         <f t="shared" si="6"/>
         <v>372.1</v>
       </c>
       <c r="I219" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J219" s="36" t="s">
-        <v>310</v>
+        <v>467</v>
       </c>
       <c r="K219" s="37"/>
       <c r="L219" s="7"/>
       <c r="M219" s="7"/>
       <c r="N219" s="7"/>
       <c r="O219" s="7"/>
       <c r="P219" s="7"/>
       <c r="Q219" s="7"/>
       <c r="R219" s="7"/>
       <c r="S219" s="7"/>
       <c r="T219" s="7"/>
       <c r="U219" s="7"/>
       <c r="V219" s="7"/>
       <c r="W219" s="7"/>
       <c r="X219" s="7"/>
       <c r="Y219" s="7"/>
       <c r="Z219" s="7"/>
       <c r="AA219" s="7"/>
       <c r="AB219" s="7"/>
       <c r="AC219" s="7"/>
       <c r="AD219" s="7"/>
     </row>
     <row r="220" spans="1:30" ht="21" customHeight="1">
-      <c r="A220" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E220" s="74"/>
+      <c r="A220" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B220" s="72" t="s">
+        <v>461</v>
+      </c>
+      <c r="C220" s="72" t="s">
+        <v>468</v>
+      </c>
+      <c r="D220" s="73" t="s">
+        <v>469</v>
+      </c>
+      <c r="E220" s="73"/>
       <c r="F220" s="55">
         <v>0</v>
       </c>
-      <c r="G220" s="93">
+      <c r="G220" s="92">
         <v>209.84</v>
       </c>
-      <c r="H220" s="93">
+      <c r="H220" s="92">
         <f t="shared" si="6"/>
         <v>256.00479999999999</v>
       </c>
-      <c r="I220" s="94">
+      <c r="I220" s="93">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J220" s="46" t="s">
-        <v>313</v>
+        <v>470</v>
       </c>
       <c r="K220" s="37"/>
       <c r="L220" s="7"/>
       <c r="M220" s="7"/>
       <c r="N220" s="7"/>
       <c r="O220" s="7"/>
       <c r="P220" s="7"/>
       <c r="Q220" s="7"/>
       <c r="R220" s="7"/>
       <c r="S220" s="7"/>
       <c r="T220" s="7"/>
       <c r="U220" s="7"/>
       <c r="V220" s="7"/>
       <c r="W220" s="7"/>
       <c r="X220" s="7"/>
       <c r="Y220" s="7"/>
       <c r="Z220" s="7"/>
       <c r="AA220" s="7"/>
       <c r="AB220" s="7"/>
       <c r="AC220" s="7"/>
       <c r="AD220" s="7"/>
     </row>
     <row r="221" spans="1:30" ht="21" customHeight="1">
-      <c r="A221" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E221" s="74"/>
+      <c r="A221" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B221" s="72" t="s">
+        <v>471</v>
+      </c>
+      <c r="C221" s="72" t="s">
+        <v>472</v>
+      </c>
+      <c r="D221" s="73" t="s">
+        <v>473</v>
+      </c>
+      <c r="E221" s="73"/>
       <c r="F221" s="55">
         <v>0</v>
       </c>
       <c r="G221" s="56">
         <v>199</v>
       </c>
       <c r="H221" s="56">
         <f t="shared" si="6"/>
         <v>242.78</v>
       </c>
       <c r="I221" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J221" s="36" t="s">
-        <v>317</v>
+        <v>474</v>
       </c>
       <c r="K221" s="37"/>
       <c r="L221" s="7"/>
       <c r="M221" s="7"/>
       <c r="N221" s="7"/>
       <c r="O221" s="7"/>
       <c r="P221" s="7"/>
       <c r="Q221" s="7"/>
       <c r="R221" s="7"/>
       <c r="S221" s="7"/>
       <c r="T221" s="7"/>
       <c r="U221" s="7"/>
       <c r="V221" s="7"/>
       <c r="W221" s="7"/>
       <c r="X221" s="7"/>
       <c r="Y221" s="7"/>
       <c r="Z221" s="7"/>
       <c r="AA221" s="7"/>
       <c r="AB221" s="7"/>
       <c r="AC221" s="7"/>
       <c r="AD221" s="7"/>
     </row>
     <row r="222" spans="1:30" ht="21" customHeight="1">
-      <c r="A222" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E222" s="74"/>
+      <c r="A222" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B222" s="72" t="s">
+        <v>471</v>
+      </c>
+      <c r="C222" s="72" t="s">
+        <v>475</v>
+      </c>
+      <c r="D222" s="73" t="s">
+        <v>476</v>
+      </c>
+      <c r="E222" s="73"/>
       <c r="F222" s="55">
         <v>0</v>
       </c>
       <c r="G222" s="56">
         <v>215</v>
       </c>
       <c r="H222" s="56">
         <f t="shared" si="6"/>
         <v>262.3</v>
       </c>
       <c r="I222" s="57">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J222" s="36" t="s">
-        <v>320</v>
+        <v>477</v>
       </c>
       <c r="K222" s="37"/>
       <c r="L222" s="7"/>
       <c r="M222" s="7"/>
       <c r="N222" s="7"/>
       <c r="O222" s="7"/>
       <c r="P222" s="7"/>
       <c r="Q222" s="7"/>
       <c r="R222" s="7"/>
       <c r="S222" s="7"/>
       <c r="T222" s="7"/>
       <c r="U222" s="7"/>
       <c r="V222" s="7"/>
       <c r="W222" s="7"/>
       <c r="X222" s="7"/>
       <c r="Y222" s="7"/>
       <c r="Z222" s="7"/>
       <c r="AA222" s="7"/>
       <c r="AB222" s="7"/>
       <c r="AC222" s="7"/>
       <c r="AD222" s="7"/>
     </row>
     <row r="223" spans="1:30" ht="21" customHeight="1">
-      <c r="A223" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E223" s="95"/>
+      <c r="A223" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B223" s="72" t="s">
+        <v>478</v>
+      </c>
+      <c r="C223" s="72" t="s">
+        <v>479</v>
+      </c>
+      <c r="D223" s="73" t="s">
+        <v>480</v>
+      </c>
+      <c r="E223" s="94"/>
       <c r="F223" s="55">
         <v>0</v>
       </c>
-      <c r="G223" s="91">
+      <c r="G223" s="90">
         <v>35</v>
       </c>
-      <c r="H223" s="91">
+      <c r="H223" s="90">
         <f t="shared" si="6"/>
         <v>42.7</v>
       </c>
-      <c r="I223" s="92">
+      <c r="I223" s="91">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J223" s="44" t="s">
-        <v>324</v>
+        <v>481</v>
       </c>
       <c r="K223" s="45"/>
       <c r="L223" s="7"/>
       <c r="M223" s="7"/>
       <c r="N223" s="7"/>
       <c r="O223" s="7"/>
       <c r="P223" s="7"/>
       <c r="Q223" s="7"/>
       <c r="R223" s="7"/>
       <c r="S223" s="7"/>
       <c r="T223" s="7"/>
       <c r="U223" s="7"/>
       <c r="V223" s="7"/>
       <c r="W223" s="7"/>
       <c r="X223" s="7"/>
       <c r="Y223" s="7"/>
       <c r="Z223" s="7"/>
       <c r="AA223" s="7"/>
       <c r="AB223" s="7"/>
       <c r="AC223" s="7"/>
       <c r="AD223" s="7"/>
     </row>
     <row r="224" spans="1:30" ht="21" customHeight="1">
-      <c r="A224" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E224" s="95"/>
+      <c r="A224" s="72" t="s">
+        <v>437</v>
+      </c>
+      <c r="B224" s="72" t="s">
+        <v>478</v>
+      </c>
+      <c r="C224" s="72" t="s">
+        <v>482</v>
+      </c>
+      <c r="D224" s="73" t="s">
+        <v>483</v>
+      </c>
+      <c r="E224" s="94"/>
       <c r="F224" s="55">
         <v>0</v>
       </c>
-      <c r="G224" s="96">
+      <c r="G224" s="95">
         <v>35</v>
       </c>
-      <c r="H224" s="96">
+      <c r="H224" s="95">
         <f t="shared" si="6"/>
         <v>42.7</v>
       </c>
-      <c r="I224" s="97">
+      <c r="I224" s="96">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J224" s="47" t="s">
-        <v>327</v>
+        <v>484</v>
       </c>
       <c r="K224" s="45"/>
       <c r="L224" s="7"/>
       <c r="M224" s="7"/>
       <c r="N224" s="7"/>
       <c r="O224" s="7"/>
       <c r="P224" s="7"/>
       <c r="Q224" s="7"/>
       <c r="R224" s="7"/>
       <c r="S224" s="7"/>
       <c r="T224" s="7"/>
       <c r="U224" s="7"/>
       <c r="V224" s="7"/>
       <c r="W224" s="7"/>
       <c r="X224" s="7"/>
       <c r="Y224" s="7"/>
       <c r="Z224" s="7"/>
       <c r="AA224" s="7"/>
       <c r="AB224" s="7"/>
       <c r="AC224" s="7"/>
       <c r="AD224" s="7"/>
     </row>
     <row r="225" spans="1:30" ht="21" customHeight="1">
-      <c r="A225" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E225" s="74"/>
+      <c r="A225" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B225" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C225" s="72" t="s">
+        <v>486</v>
+      </c>
+      <c r="D225" s="73" t="s">
+        <v>487</v>
+      </c>
+      <c r="E225" s="73"/>
       <c r="F225" s="55">
         <v>0</v>
       </c>
       <c r="G225" s="56">
         <v>100</v>
       </c>
-      <c r="H225" s="96">
+      <c r="H225" s="95">
         <f t="shared" si="6"/>
         <v>122</v>
       </c>
-      <c r="I225" s="98">
+      <c r="I225" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J225" s="48" t="s">
-        <v>331</v>
+        <v>488</v>
       </c>
       <c r="K225" s="37"/>
       <c r="L225" s="7"/>
       <c r="M225" s="7"/>
       <c r="N225" s="7"/>
       <c r="O225" s="7"/>
       <c r="P225" s="7"/>
       <c r="Q225" s="7"/>
       <c r="R225" s="7"/>
       <c r="S225" s="7"/>
       <c r="T225" s="7"/>
       <c r="U225" s="7"/>
       <c r="V225" s="7"/>
       <c r="W225" s="7"/>
       <c r="X225" s="7"/>
       <c r="Y225" s="7"/>
       <c r="Z225" s="7"/>
       <c r="AA225" s="7"/>
       <c r="AB225" s="7"/>
       <c r="AC225" s="7"/>
       <c r="AD225" s="7"/>
     </row>
     <row r="226" spans="1:30" ht="21" customHeight="1">
-      <c r="A226" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E226" s="74"/>
+      <c r="A226" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B226" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C226" s="72" t="s">
+        <v>489</v>
+      </c>
+      <c r="D226" s="73" t="s">
+        <v>490</v>
+      </c>
+      <c r="E226" s="73"/>
       <c r="F226" s="55">
         <v>0</v>
       </c>
       <c r="G226" s="56">
         <v>100</v>
       </c>
-      <c r="H226" s="96">
+      <c r="H226" s="95">
         <f t="shared" si="6"/>
         <v>122</v>
       </c>
-      <c r="I226" s="98">
+      <c r="I226" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J226" s="48" t="s">
-        <v>331</v>
+        <v>488</v>
       </c>
       <c r="K226" s="37"/>
       <c r="L226" s="7"/>
       <c r="M226" s="7"/>
       <c r="N226" s="7"/>
       <c r="O226" s="7"/>
       <c r="P226" s="7"/>
       <c r="Q226" s="7"/>
       <c r="R226" s="7"/>
       <c r="S226" s="7"/>
       <c r="T226" s="7"/>
       <c r="U226" s="7"/>
       <c r="V226" s="7"/>
       <c r="W226" s="7"/>
       <c r="X226" s="7"/>
       <c r="Y226" s="7"/>
       <c r="Z226" s="7"/>
       <c r="AA226" s="7"/>
       <c r="AB226" s="7"/>
       <c r="AC226" s="7"/>
       <c r="AD226" s="7"/>
     </row>
     <row r="227" spans="1:30" ht="21" customHeight="1">
-      <c r="A227" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E227" s="74"/>
+      <c r="A227" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B227" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C227" s="72" t="s">
+        <v>491</v>
+      </c>
+      <c r="D227" s="73" t="s">
+        <v>492</v>
+      </c>
+      <c r="E227" s="73"/>
       <c r="F227" s="55">
         <v>0</v>
       </c>
       <c r="G227" s="56">
         <v>100</v>
       </c>
-      <c r="H227" s="96">
+      <c r="H227" s="95">
         <f t="shared" si="6"/>
         <v>122</v>
       </c>
-      <c r="I227" s="98">
+      <c r="I227" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J227" s="48" t="s">
-        <v>331</v>
+        <v>488</v>
       </c>
       <c r="K227" s="37"/>
       <c r="L227" s="7"/>
       <c r="M227" s="7"/>
       <c r="N227" s="7"/>
       <c r="O227" s="7"/>
       <c r="P227" s="7"/>
       <c r="Q227" s="7"/>
       <c r="R227" s="7"/>
       <c r="S227" s="7"/>
       <c r="T227" s="7"/>
       <c r="U227" s="7"/>
       <c r="V227" s="7"/>
       <c r="W227" s="7"/>
       <c r="X227" s="7"/>
       <c r="Y227" s="7"/>
       <c r="Z227" s="7"/>
       <c r="AA227" s="7"/>
       <c r="AB227" s="7"/>
       <c r="AC227" s="7"/>
       <c r="AD227" s="7"/>
     </row>
     <row r="228" spans="1:30" ht="21" customHeight="1">
-      <c r="A228" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E228" s="74"/>
+      <c r="A228" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B228" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C228" s="72" t="s">
+        <v>493</v>
+      </c>
+      <c r="D228" s="73" t="s">
+        <v>494</v>
+      </c>
+      <c r="E228" s="73"/>
       <c r="F228" s="55">
         <v>0</v>
       </c>
       <c r="G228" s="56">
         <v>72.95</v>
       </c>
-      <c r="H228" s="96">
+      <c r="H228" s="95">
         <f t="shared" si="6"/>
         <v>88.998999999999995</v>
       </c>
-      <c r="I228" s="98">
+      <c r="I228" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J228" s="36" t="s">
-        <v>338</v>
+        <v>495</v>
       </c>
       <c r="K228" s="37"/>
       <c r="L228" s="7"/>
       <c r="M228" s="7"/>
       <c r="N228" s="7"/>
       <c r="O228" s="7"/>
       <c r="P228" s="7"/>
       <c r="Q228" s="7"/>
       <c r="R228" s="7"/>
       <c r="S228" s="7"/>
       <c r="T228" s="7"/>
       <c r="U228" s="7"/>
       <c r="V228" s="7"/>
       <c r="W228" s="7"/>
       <c r="X228" s="7"/>
       <c r="Y228" s="7"/>
       <c r="Z228" s="7"/>
       <c r="AA228" s="7"/>
       <c r="AB228" s="7"/>
       <c r="AC228" s="7"/>
       <c r="AD228" s="7"/>
     </row>
     <row r="229" spans="1:30" ht="21" customHeight="1">
-      <c r="A229" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E229" s="74"/>
+      <c r="A229" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B229" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C229" s="72" t="s">
+        <v>496</v>
+      </c>
+      <c r="D229" s="73" t="s">
+        <v>497</v>
+      </c>
+      <c r="E229" s="73"/>
       <c r="F229" s="55">
         <v>0</v>
       </c>
       <c r="G229" s="56">
         <v>72.95</v>
       </c>
-      <c r="H229" s="96">
+      <c r="H229" s="95">
         <f t="shared" si="6"/>
         <v>88.998999999999995</v>
       </c>
-      <c r="I229" s="98">
+      <c r="I229" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J229" s="36" t="s">
-        <v>341</v>
+        <v>498</v>
       </c>
       <c r="K229" s="37"/>
       <c r="L229" s="7"/>
       <c r="M229" s="7"/>
       <c r="N229" s="7"/>
       <c r="O229" s="7"/>
       <c r="P229" s="7"/>
       <c r="Q229" s="7"/>
       <c r="R229" s="7"/>
       <c r="S229" s="7"/>
       <c r="T229" s="7"/>
       <c r="U229" s="7"/>
       <c r="V229" s="7"/>
       <c r="W229" s="7"/>
       <c r="X229" s="7"/>
       <c r="Y229" s="7"/>
       <c r="Z229" s="7"/>
       <c r="AA229" s="7"/>
       <c r="AB229" s="7"/>
       <c r="AC229" s="7"/>
       <c r="AD229" s="7"/>
     </row>
     <row r="230" spans="1:30" ht="21" customHeight="1">
-      <c r="A230" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E230" s="74"/>
+      <c r="A230" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B230" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C230" s="72" t="s">
+        <v>499</v>
+      </c>
+      <c r="D230" s="73" t="s">
+        <v>500</v>
+      </c>
+      <c r="E230" s="73"/>
       <c r="F230" s="55">
         <v>0</v>
       </c>
       <c r="G230" s="56">
         <v>72.95</v>
       </c>
-      <c r="H230" s="96">
+      <c r="H230" s="95">
         <f t="shared" si="6"/>
         <v>88.998999999999995</v>
       </c>
-      <c r="I230" s="98">
+      <c r="I230" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J230" s="36" t="s">
-        <v>344</v>
+        <v>501</v>
       </c>
       <c r="K230" s="37"/>
       <c r="L230" s="7"/>
       <c r="M230" s="7"/>
       <c r="N230" s="7"/>
       <c r="O230" s="7"/>
       <c r="P230" s="7"/>
       <c r="Q230" s="7"/>
       <c r="R230" s="7"/>
       <c r="S230" s="7"/>
       <c r="T230" s="7"/>
       <c r="U230" s="7"/>
       <c r="V230" s="7"/>
       <c r="W230" s="7"/>
       <c r="X230" s="7"/>
       <c r="Y230" s="7"/>
       <c r="Z230" s="7"/>
       <c r="AA230" s="7"/>
       <c r="AB230" s="7"/>
       <c r="AC230" s="7"/>
       <c r="AD230" s="7"/>
     </row>
     <row r="231" spans="1:30" ht="21" customHeight="1">
-      <c r="A231" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E231" s="74"/>
+      <c r="A231" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B231" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C231" s="72" t="s">
+        <v>502</v>
+      </c>
+      <c r="D231" s="73" t="s">
+        <v>503</v>
+      </c>
+      <c r="E231" s="73"/>
       <c r="F231" s="55">
         <v>0</v>
       </c>
       <c r="G231" s="56">
         <v>64.75</v>
       </c>
-      <c r="H231" s="96">
+      <c r="H231" s="95">
         <f t="shared" si="6"/>
         <v>78.995000000000005</v>
       </c>
-      <c r="I231" s="98">
+      <c r="I231" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J231" s="36" t="s">
-        <v>347</v>
+        <v>504</v>
       </c>
       <c r="K231" s="37"/>
       <c r="L231" s="7"/>
       <c r="M231" s="7"/>
       <c r="N231" s="7"/>
       <c r="O231" s="7"/>
       <c r="P231" s="7"/>
       <c r="Q231" s="7"/>
       <c r="R231" s="7"/>
       <c r="S231" s="7"/>
       <c r="T231" s="7"/>
       <c r="U231" s="7"/>
       <c r="V231" s="7"/>
       <c r="W231" s="7"/>
       <c r="X231" s="7"/>
       <c r="Y231" s="7"/>
       <c r="Z231" s="7"/>
       <c r="AA231" s="7"/>
       <c r="AB231" s="7"/>
       <c r="AC231" s="7"/>
       <c r="AD231" s="7"/>
     </row>
     <row r="232" spans="1:30" ht="21" customHeight="1">
-      <c r="A232" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E232" s="74"/>
+      <c r="A232" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B232" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C232" s="72" t="s">
+        <v>505</v>
+      </c>
+      <c r="D232" s="73" t="s">
+        <v>506</v>
+      </c>
+      <c r="E232" s="73"/>
       <c r="F232" s="55">
         <v>0</v>
       </c>
       <c r="G232" s="56">
         <v>64.75</v>
       </c>
-      <c r="H232" s="96">
+      <c r="H232" s="95">
         <f t="shared" si="6"/>
         <v>78.995000000000005</v>
       </c>
-      <c r="I232" s="98">
+      <c r="I232" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J232" s="36" t="s">
-        <v>350</v>
+        <v>507</v>
       </c>
       <c r="K232" s="37"/>
       <c r="L232" s="7"/>
       <c r="M232" s="7"/>
       <c r="N232" s="7"/>
       <c r="O232" s="7"/>
       <c r="P232" s="7"/>
       <c r="Q232" s="7"/>
       <c r="R232" s="7"/>
       <c r="S232" s="7"/>
       <c r="T232" s="7"/>
       <c r="U232" s="7"/>
       <c r="V232" s="7"/>
       <c r="W232" s="7"/>
       <c r="X232" s="7"/>
       <c r="Y232" s="7"/>
       <c r="Z232" s="7"/>
       <c r="AA232" s="7"/>
       <c r="AB232" s="7"/>
       <c r="AC232" s="7"/>
       <c r="AD232" s="7"/>
     </row>
     <row r="233" spans="1:30" ht="21" customHeight="1">
-      <c r="A233" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E233" s="74"/>
+      <c r="A233" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B233" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C233" s="72" t="s">
+        <v>508</v>
+      </c>
+      <c r="D233" s="73" t="s">
+        <v>509</v>
+      </c>
+      <c r="E233" s="73"/>
       <c r="F233" s="55">
         <v>0</v>
       </c>
       <c r="G233" s="56">
         <v>81.150000000000006</v>
       </c>
-      <c r="H233" s="96">
+      <c r="H233" s="95">
         <f t="shared" si="6"/>
         <v>99.003000000000014</v>
       </c>
-      <c r="I233" s="98">
+      <c r="I233" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J233" s="36" t="s">
-        <v>353</v>
+        <v>510</v>
       </c>
       <c r="K233" s="37"/>
       <c r="L233" s="7"/>
       <c r="M233" s="7"/>
       <c r="N233" s="7"/>
       <c r="O233" s="7"/>
       <c r="P233" s="7"/>
       <c r="Q233" s="7"/>
       <c r="R233" s="7"/>
       <c r="S233" s="7"/>
       <c r="T233" s="7"/>
       <c r="U233" s="7"/>
       <c r="V233" s="7"/>
       <c r="W233" s="7"/>
       <c r="X233" s="7"/>
       <c r="Y233" s="7"/>
       <c r="Z233" s="7"/>
       <c r="AA233" s="7"/>
       <c r="AB233" s="7"/>
       <c r="AC233" s="7"/>
       <c r="AD233" s="7"/>
     </row>
     <row r="234" spans="1:30" ht="21" customHeight="1">
-      <c r="A234" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E234" s="74"/>
+      <c r="A234" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B234" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C234" s="72" t="s">
+        <v>511</v>
+      </c>
+      <c r="D234" s="73" t="s">
+        <v>512</v>
+      </c>
+      <c r="E234" s="73"/>
       <c r="F234" s="55">
         <v>0</v>
       </c>
       <c r="G234" s="56">
         <v>72.95</v>
       </c>
-      <c r="H234" s="96">
+      <c r="H234" s="95">
         <f t="shared" si="6"/>
         <v>88.998999999999995</v>
       </c>
-      <c r="I234" s="98">
+      <c r="I234" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J234" s="36" t="s">
-        <v>356</v>
+        <v>513</v>
       </c>
       <c r="K234" s="37"/>
       <c r="L234" s="7"/>
       <c r="M234" s="7"/>
       <c r="N234" s="7"/>
       <c r="O234" s="7"/>
       <c r="P234" s="7"/>
       <c r="Q234" s="7"/>
       <c r="R234" s="7"/>
       <c r="S234" s="7"/>
       <c r="T234" s="7"/>
       <c r="U234" s="7"/>
       <c r="V234" s="7"/>
       <c r="W234" s="7"/>
       <c r="X234" s="7"/>
       <c r="Y234" s="7"/>
       <c r="Z234" s="7"/>
       <c r="AA234" s="7"/>
       <c r="AB234" s="7"/>
       <c r="AC234" s="7"/>
       <c r="AD234" s="7"/>
     </row>
     <row r="235" spans="1:30" ht="21" customHeight="1">
-      <c r="A235" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E235" s="74"/>
+      <c r="A235" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B235" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C235" s="72" t="s">
+        <v>514</v>
+      </c>
+      <c r="D235" s="73" t="s">
+        <v>515</v>
+      </c>
+      <c r="E235" s="73"/>
       <c r="F235" s="55">
         <v>0</v>
       </c>
-      <c r="G235" s="99">
+      <c r="G235" s="98">
         <v>56.56</v>
       </c>
-      <c r="H235" s="96">
+      <c r="H235" s="95">
         <f t="shared" si="6"/>
         <v>69.003200000000007</v>
       </c>
-      <c r="I235" s="98">
+      <c r="I235" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J235" s="36" t="s">
-        <v>359</v>
+        <v>516</v>
       </c>
       <c r="K235" s="37"/>
       <c r="L235" s="7"/>
       <c r="M235" s="7"/>
       <c r="N235" s="7"/>
       <c r="O235" s="7"/>
       <c r="P235" s="7"/>
       <c r="Q235" s="7"/>
       <c r="R235" s="7"/>
       <c r="S235" s="7"/>
       <c r="T235" s="7"/>
       <c r="U235" s="7"/>
       <c r="V235" s="7"/>
       <c r="W235" s="7"/>
       <c r="X235" s="7"/>
       <c r="Y235" s="7"/>
       <c r="Z235" s="7"/>
       <c r="AA235" s="7"/>
       <c r="AB235" s="7"/>
       <c r="AC235" s="7"/>
       <c r="AD235" s="7"/>
     </row>
     <row r="236" spans="1:30" ht="21" customHeight="1">
-      <c r="A236" s="73" t="s">
-[...11 lines deleted...]
-      <c r="E236" s="74"/>
+      <c r="A236" s="72" t="s">
+        <v>485</v>
+      </c>
+      <c r="B236" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C236" s="72" t="s">
+        <v>517</v>
+      </c>
+      <c r="D236" s="73" t="s">
+        <v>518</v>
+      </c>
+      <c r="E236" s="73"/>
       <c r="F236" s="55">
         <v>0</v>
       </c>
       <c r="G236" s="56">
         <v>69</v>
       </c>
-      <c r="H236" s="96">
+      <c r="H236" s="95">
         <f t="shared" si="6"/>
         <v>84.18</v>
       </c>
-      <c r="I236" s="98">
+      <c r="I236" s="97">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="J236" s="36" t="s">
-        <v>362</v>
+        <v>519</v>
       </c>
       <c r="K236" s="37"/>
       <c r="L236" s="7"/>
       <c r="M236" s="7"/>
       <c r="N236" s="7"/>
       <c r="O236" s="7"/>
       <c r="P236" s="7"/>
       <c r="Q236" s="7"/>
       <c r="R236" s="7"/>
       <c r="S236" s="7"/>
       <c r="T236" s="7"/>
       <c r="U236" s="7"/>
       <c r="V236" s="7"/>
       <c r="W236" s="7"/>
       <c r="X236" s="7"/>
       <c r="Y236" s="7"/>
       <c r="Z236" s="7"/>
       <c r="AA236" s="7"/>
       <c r="AB236" s="7"/>
       <c r="AC236" s="7"/>
       <c r="AD236" s="7"/>
     </row>
     <row r="237" spans="1:30" ht="12" customHeight="1">
       <c r="A237" s="49"/>
       <c r="B237" s="50"/>
@@ -25139,65 +25336,48 @@
     <hyperlink ref="J223" r:id="rId163" xr:uid="{00000000-0004-0000-0000-0000BE000000}"/>
     <hyperlink ref="J224" r:id="rId164" xr:uid="{00000000-0004-0000-0000-0000BF000000}"/>
     <hyperlink ref="J228" r:id="rId165" xr:uid="{00000000-0004-0000-0000-0000C0000000}"/>
     <hyperlink ref="J229" r:id="rId166" xr:uid="{00000000-0004-0000-0000-0000C1000000}"/>
     <hyperlink ref="J230" r:id="rId167" xr:uid="{00000000-0004-0000-0000-0000C2000000}"/>
     <hyperlink ref="J231" r:id="rId168" xr:uid="{00000000-0004-0000-0000-0000C3000000}"/>
     <hyperlink ref="J232" r:id="rId169" xr:uid="{00000000-0004-0000-0000-0000C4000000}"/>
     <hyperlink ref="J233" r:id="rId170" xr:uid="{00000000-0004-0000-0000-0000C5000000}"/>
     <hyperlink ref="J234" r:id="rId171" xr:uid="{00000000-0004-0000-0000-0000C6000000}"/>
     <hyperlink ref="J235" r:id="rId172" xr:uid="{00000000-0004-0000-0000-0000C7000000}"/>
     <hyperlink ref="J236" r:id="rId173" xr:uid="{00000000-0004-0000-0000-0000C8000000}"/>
     <hyperlink ref="J14" r:id="rId174" xr:uid="{25F04318-E9E8-45B0-904D-6A9AB25B64DD}"/>
     <hyperlink ref="J20" r:id="rId175" xr:uid="{96ED2FDB-B271-40A6-9426-86E01C7B0A68}"/>
     <hyperlink ref="J67:J70" r:id="rId176" display="https://www.anastasis.it/mondo-elli/" xr:uid="{B0B1E72D-DD8C-4CEE-9BE6-ADD3A8BD9384}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.511811023622047" footer="0"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId177"/>
   <headerFooter>
     <oddFooter>&amp;C000000000000&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...21 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Letizia</dc:creator>
+  <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:language>it-IT</dc:language>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>